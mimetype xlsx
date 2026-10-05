--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,77 +8,86 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="montant" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="16">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Montant total de l'enveloppe de la dotation en faveur des communes nouvelles (DCN)</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>40 704 199 €</t>
+  </si>
+  <si>
+    <t>Note technique relative aux modalités de répartition de la dotation en faveur \ des communes nouvelles au titre de l'exercice 2026, page 2</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>33 201 983 €</t>
   </si>
   <si>
     <t>Note technique relative aux modalités de répartition de la dotation en faveur \ des communes nouvelles au titre de l'exercice 2025, page 2</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>24 392 253 €</t>
   </si>
   <si>
     <t>Note technique relative aux modalités de répartition de la dotation en faveur \ des communes nouvelles au titre de l'exercice 2024, page 2</t>
   </si>
   <si>
     <t xml:space="preserve">La loi de finances pour 2024 a institué la dotation en faveur des communes nouvelles (DCN)
 à l'article L. 2113-22-1 du Code général des collectivités territoriales (CGCT).
 de la loi de finances pour 2024. Elle est financée par un nouveau prélèvement sur recettes (PSR).
 La DCN remplace le pacte de stabilité pour les communes nouvelles qui était financé
 sur l'enveloppe de la dotation globale de fonctionnement (DGF).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
@@ -433,56 +442,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=298" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=262" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=329" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=298" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=262" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
@@ -498,59 +507,77 @@
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId1"/>
     <hyperlink ref="C3" r:id="rId2"/>
+    <hyperlink ref="C4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>montant</vt:lpstr>
     </vt:vector>