--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,125 +8,140 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="dotation_communes_nouvelles" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="37">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>dotation_communes_nouvelles</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>amorcage</t>
   </si>
   <si>
     <t>eligibilite</t>
   </si>
   <si>
     <t>garantie</t>
   </si>
   <si>
     <t>Montant total de l'enveloppe de la dotation en faveur des communes nouvelles (DCN) (2)</t>
   </si>
   <si>
     <t>Montant notifié de part amorçage de la dotation en faveur des communes nouvelles (DCN)</t>
   </si>
   <si>
     <t>Montant annuel de l'attribution par habitant de la part amorçage \ de la dotation en faveur des communes nouvelles (1)</t>
   </si>
   <si>
     <t>Nombre maximal d'années de la commune à compter de l'année suivant sa création \ pour l'attribution de la part amorçage de la dotation en faveur des communes nouvelles</t>
   </si>
   <si>
     <t>Âge de la commune à l'évaluation des critères d'éligibilité \ à la part amorçage de la dotation en faveur des communes nouvelles</t>
   </si>
   <si>
     <t>Nombre maximal d'habitants de la commune nouvelle l'année suivant sa création \ pour l'attribution de la dotation en faveur des communes nouvelles</t>
   </si>
   <si>
     <t>Montant notifié de part garantie de la dotation en faveur des communes nouvelles (DCN)</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>4 307 835 €</t>
+  </si>
+  <si>
+    <t>15 €</t>
+  </si>
+  <si>
+    <t>3 ans</t>
+  </si>
+  <si>
+    <t>1 ans</t>
+  </si>
+  <si>
+    <t>150 000 hab.</t>
+  </si>
+  <si>
+    <t>36 396 364 €</t>
+  </si>
+  <si>
+    <t>40 704 199 €</t>
+  </si>
+  <si>
+    <t>Note technique relative aux modalités de répartition de la dotation en faveur \ des communes nouvelles au titre de l'exercice 2026, page 2</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>4 501 260 €</t>
   </si>
   <si>
-    <t>15 €</t>
-[...10 lines deleted...]
-  <si>
     <t>28 700 723 €</t>
   </si>
   <si>
     <t>33 201 983 €</t>
   </si>
   <si>
     <t>Note technique relative aux modalités de répartition de la dotation en faveur \ des communes nouvelles au titre de l'exercice 2025, page 2</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>1 242 345 €</t>
   </si>
   <si>
     <t>23 149 208 €</t>
   </si>
   <si>
     <t>24 392 253 €</t>
   </si>
   <si>
     <t>Note technique relative aux modalités de répartition de la dotation en faveur \ des communes nouvelles au titre de l'exercice 2024, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=262 | Article L. 2113-22-1 du Code général des collectivités territoriales (CGCT); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048850000/2023-12-31/ | II de l'article L. 2113-22-1 du Code général des collectivités territoriales (CGCT); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048850000/2023-12-31/</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait de l'article L. 2113-22-1 du CGCT :
 L'attribution revenant à chaque commune qui en remplit les conditions est égale à 15 € par habitant.
  | Extrait de l'article L. 2113-22-1 :
 II. - Au cours des trois premières années suivant leur création,
 les communes nouvelles (...) bénéficient d'une attribution au titre de la part d'amorçage.
  | Extrait de l'article L. 2113-22-1 :
 II. - (...) les communes nouvelles dont l'arrêté de création a été pris
 à compter du prochain renouvellement général des conseils municipaux suivant la promulgation
@@ -516,56 +531,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=298" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=329" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=298" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K7"/>
+  <dimension ref="A1:K8"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="J1" s="1" t="s">
@@ -666,70 +681,106 @@
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
       <c r="I5" t="s">
         <v>29</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>30</v>
       </c>
+      <c r="B6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="I1:I3"/>
     <mergeCell ref="J1:J3"/>
     <mergeCell ref="K1:K3"/>
     <mergeCell ref="H2:H3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I4" r:id="rId1"/>
+    <hyperlink ref="I5" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dotation_communes_nouvelles</vt:lpstr>
     </vt:vector>