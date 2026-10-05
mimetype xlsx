--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,80 +8,89 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="montant" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="46">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>montant</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Montant total de l'enveloppe allouée à la dotation particulière relative à l'exercice des mandats locaux (DPEL) (1)</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>183 000 000 €</t>
+  </si>
+  <si>
+    <t>Note d'information relative à la dotation particulière \ relative aux conditions d'exercice des mandats locaux pour l'exercice 2026, page 2</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>123 506 000 €</t>
   </si>
   <si>
     <t>Article 122 de la loi n° 2025-127 du 14 février 2025 de finances pour 2025; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000051173395/2025-02-16 | Note d'information relative à la dotation particulière \ relative aux conditions d'exercice des mandats locaux pour l'exercice 2025, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=302</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>Article 137 de la loi n° 2023-1322 du 29 décembre 2023 de finances pour 2024; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000048769537/2023-12-31 | Note technique relative aux modalités de répartition de la dotation particulière \ relative aux conditions d'exercice des mandats locaux (DPEL) au titre de l'exercice 2024, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=255</t>
   </si>
   <si>
     <t xml:space="preserve">Afin de maintenir le montant des attributions individuelles malgré la hausse du nombre
 de communes éligibles, la loi de finances pour 2024 a augmenté de 15 M€ l'enveloppe de la DPEL.
 Source : Note DGCL DPEL 2024, page 2,
 http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=255
 </t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>108 506 000 €</t>
   </si>
   <si>
     <t>Article 111 de la loi n° 2022-1726 du 30 décembre 2022 de finances pour 2023; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046852566/2023-01-01 | Note technique relative aux modalités de répartition de la dotation particulière \ relative aux conditions d'exercice des mandats locaux (DPEL) au titre de l'exercice 2023, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=229</t>
   </si>
   <si>
     <t xml:space="preserve">La loi de finances pour 2023 a intégré dans la DPEL, revalorisée en conséquence de 7,5 M€ :
@@ -537,56 +546,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000037935229/2018-12-31" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000036377460/2018-01-01" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000033760714/2017-01-01" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000031734708/2015-12-31" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=322" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000037935229/2018-12-31" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000036377460/2018-01-01" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000033760714/2017-01-01" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000031734708/2015-12-31" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E19"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
@@ -599,283 +608,301 @@
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C9" r:id="rId1"/>
+    <hyperlink ref="C3" r:id="rId1"/>
     <hyperlink ref="C10" r:id="rId2"/>
     <hyperlink ref="C11" r:id="rId3"/>
     <hyperlink ref="C12" r:id="rId4"/>
+    <hyperlink ref="C13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>montant</vt:lpstr>
     </vt:vector>