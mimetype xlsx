--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,80 +8,94 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="montant" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="34">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>montant</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Montant total de dotation forfaire (DF) des communes réparti (1)</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>6 457 105 782 €</t>
+  </si>
+  <si>
+    <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2026, page 3</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t xml:space="preserve">L'enveloppe DF 2026 baisse de 221_267_849 € (-3,31%) par rapport à 2025
+= 6_457_105_782 - 6_678_373_631
+</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>6 678 373 631 €</t>
   </si>
   <si>
     <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2025, page 3</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t xml:space="preserve">L'enveloppe DF 2025 baisse de 70_570_980 € par rapport à 2024
 = 6_678_373_631 - 6_748_944_611
 Ceci dans un contexte où l'habituel financement des emplois internes de la DGF
 par écrêtement péréqué de la DF est en partie porté par un abondement de l'Etat
 de 150 M€ à l'enveloppe de DGF. 
 Restent 114_014_212 € à porter par l'écrêtement de DF 
 (soit 60% de la somme du coût de la hausse de la population 
 et de 150 M€ de hausse restante des dotations de péréquation).
 </t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>6 748 944 611 €</t>
   </si>
   <si>
     <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire au titre de l'exercice 2024</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
@@ -488,56 +502,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=295" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=260" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=220" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=188" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=142" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=115" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=334" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=295" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=260" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=220" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=188" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=142" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=115" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E12"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
@@ -559,157 +573,175 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C3" r:id="rId1"/>
     <hyperlink ref="C4" r:id="rId2"/>
     <hyperlink ref="C5" r:id="rId3"/>
     <hyperlink ref="C6" r:id="rId4"/>
     <hyperlink ref="C7" r:id="rId5"/>
     <hyperlink ref="C8" r:id="rId6"/>
+    <hyperlink ref="C9" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>montant</vt:lpstr>
     </vt:vector>