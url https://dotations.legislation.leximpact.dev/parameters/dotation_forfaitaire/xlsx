--- v0 (2026-05-20)
+++ v1 (2026-08-20)
@@ -8,180 +8,352 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="dotation_forfaitaire" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="104">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>dotation_forfaitaire</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>ecretement</t>
   </si>
   <si>
     <t>montant</t>
   </si>
   <si>
     <t>Montant maximum supplémentaire de dotation forfaitaire \ par habitant supplémentaire de la commune</t>
   </si>
   <si>
     <t>Montant minimum supplémentaire de dotation forfaitaire \ par habitant supplémentaire de la commune</t>
+  </si>
+  <si>
+    <t>part_dynamique</t>
   </si>
   <si>
     <t>Pourcentage maximal des recettes réelles de fonctionnement (RRF) \ de la commune consituant un plafond d'écrêtement de la dotation forfaitaire</t>
   </si>
   <si>
     <t xml:space="preserve">Facteur du potentiel fiscal à partir duquel une commune est éligible
 à l'écrêtement de sa dotation forfaitaire, exprimé en pourcentage
 de l'effort fiscal moyen (1)</t>
   </si>
   <si>
     <t>Montant total de dotation forfaire (DF) des communes réparti (2)</t>
   </si>
   <si>
+    <t>majoration_population</t>
+  </si>
+  <si>
+    <t>Potentiel fiscal 4 taxes moyen par habitant selon la strate démographique</t>
+  </si>
+  <si>
+    <t>Coefficient de majoration de la population DGF par résidence secondaire</t>
+  </si>
+  <si>
+    <t>Seuil de la part de résidences secondaires pour bénéficier de la majoration de la population DGF</t>
+  </si>
+  <si>
+    <t>Seuil de population DGF de la commune pour bénéficier de la majoration de la population DGF</t>
+  </si>
+  <si>
+    <t>Entre 1 e et 2 e</t>
+  </si>
+  <si>
+    <t>Entre 2 e et 3 e</t>
+  </si>
+  <si>
+    <t>Entre 3 e et 4 e</t>
+  </si>
+  <si>
+    <t>Entre 4 e et 5 e</t>
+  </si>
+  <si>
+    <t>Entre 5 e et 6 e</t>
+  </si>
+  <si>
+    <t>Entre 6 e et 7 e</t>
+  </si>
+  <si>
+    <t>Entre 7 e et 8 e</t>
+  </si>
+  <si>
+    <t>Entre 8 e et 9 e</t>
+  </si>
+  <si>
+    <t>Entre 9 e et 10 e</t>
+  </si>
+  <si>
+    <t>Entre 10 e et 11 e</t>
+  </si>
+  <si>
+    <t>Entre 11 e et 12 e</t>
+  </si>
+  <si>
+    <t>Entre 12 e et 13 e</t>
+  </si>
+  <si>
+    <t>Entre 13 e et 14 e</t>
+  </si>
+  <si>
+    <t>Entre 14 e et 15 e</t>
+  </si>
+  <si>
+    <t>Supérieur à 15 e</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>0,01 %</t>
   </si>
   <si>
     <t>0,85 %</t>
   </si>
   <si>
     <t>6 678 373 631 €</t>
   </si>
   <si>
     <t>128,93 €</t>
   </si>
   <si>
     <t>64,46 €</t>
   </si>
   <si>
-    <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2025, page 3</t>
+    <t>747,347005 €</t>
+  </si>
+  <si>
+    <t>786,767411 €</t>
+  </si>
+  <si>
+    <t>864,13499 €</t>
+  </si>
+  <si>
+    <t>945,266636 €</t>
+  </si>
+  <si>
+    <t>1 037,488358 €</t>
+  </si>
+  <si>
+    <t>1 107,108892 €</t>
+  </si>
+  <si>
+    <t>1 206,155684 €</t>
+  </si>
+  <si>
+    <t>1 232,245711 €</t>
+  </si>
+  <si>
+    <t>1 263,92033 €</t>
+  </si>
+  <si>
+    <t>1 303,224516 €</t>
+  </si>
+  <si>
+    <t>1 343,511214 €</t>
+  </si>
+  <si>
+    <t>1 435,784996 €</t>
+  </si>
+  <si>
+    <t>1 616,263709 €</t>
+  </si>
+  <si>
+    <t>1 302,839824 €</t>
+  </si>
+  <si>
+    <t>1 722,041687 €</t>
+  </si>
+  <si>
+    <t>0,5 hab.</t>
+  </si>
+  <si>
+    <t>0,3 %</t>
+  </si>
+  <si>
+    <t>3 500</t>
+  </si>
+  <si>
+    <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2025, page 3; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=295 | Première feuille du fichier de critères de répartition des dotations de la DGCL pour les communes en 2025; http://www.dotations-dgcl.interieur.gouv.fr/consultation/criteres_repartition.php</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">L'enveloppe DF 2025 baisse de 70_570_980 € par rapport à 2024
 = 6_678_373_631 - 6_748_944_611
 Ceci dans un contexte où l'habituel financement des emplois internes de la DGF
 par écrêtement péréqué de la DF est en partie porté par un abondement de l'Etat
 de 150 M€ à l'enveloppe de DGF. 
 Restent 114_014_212 € à porter par l'écrêtement de DF 
 (soit 60% de la somme du coût de la hausse de la population 
 et de 150 M€ de hausse restante des dotations de péréquation).
 </t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>6 748 944 611 €</t>
   </si>
   <si>
-    <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire au titre de l'exercice 2024</t>
+    <t>700,95 €</t>
+  </si>
+  <si>
+    <t>766,79 €</t>
+  </si>
+  <si>
+    <t>834,47 €</t>
+  </si>
+  <si>
+    <t>916,95 €</t>
+  </si>
+  <si>
+    <t>1 004,04 €</t>
+  </si>
+  <si>
+    <t>1 075,59 €</t>
+  </si>
+  <si>
+    <t>1 163,75 €</t>
+  </si>
+  <si>
+    <t>1 203,56 €</t>
+  </si>
+  <si>
+    <t>1 219,79 €</t>
+  </si>
+  <si>
+    <t>1 258,92 €</t>
+  </si>
+  <si>
+    <t>1 318,58 €</t>
+  </si>
+  <si>
+    <t>1 370,7 €</t>
+  </si>
+  <si>
+    <t>1 515,67 €</t>
+  </si>
+  <si>
+    <t>1 276,18 €</t>
+  </si>
+  <si>
+    <t>1 712,07 €</t>
+  </si>
+  <si>
+    <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire au titre de l'exercice 2024; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=260 | Première feuille du fichier de critères de répartition des dotations de la DGCL pour les communes en 2024; http://www.dotations-dgcl.interieur.gouv.fr/consultation/criteres_repartition.php</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>6 802 008 109 €</t>
   </si>
   <si>
     <t>Note technique relative aux modalités de répartition de la dotation frofaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire au titre de l'exercice 2023</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>6 780 000 815 €</t>
   </si>
   <si>
     <t>Article L2334-7, III du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044980811/2022-01-01/ | Note d'information relative à la répartition de la dotation forfaitaire des communes pour l'exercice 2022; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=188</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>0,75 %</t>
   </si>
   <si>
     <t>6 906 353 334 €</t>
   </si>
   <si>
     <t>Note d’information du 6 juillet 2021 relative à la répartition de la dotation forfaitaire des communes pour l’exercice 2021</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>7 018 657 086 €</t>
   </si>
   <si>
     <t>Note d’information du 3 juillet 2020 relative à la répartition de la dotation forfaitaire des communes pour l’exercice 2020</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>7 145 440 325 €</t>
   </si>
   <si>
-    <t>Note d’information du 14 juin 2019 relative à la dotation forfaitaire des communes pour l’exercice 2019; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=92 | DGF de l'outre-mer; https://www.collectivites-locales.gouv.fr/gerer-les-finances-publiques-locales/execution-des-recettes-et-des-depenses-locales/recettes-locales/dotations/dotation-globale-de-fonctionnement/dgf-de-loutre-mer</t>
+    <t>Note d’information du 14 juin 2019 relative à la dotation forfaitaire des communes pour l’exercice 2019; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=92 | DGF de l'outre-mer; https://www.collectivites-locales.gouv.fr/gerer-les-finances-publiques-locales/execution-des-recettes-et-des-depenses-locales/recettes-locales/dotations/dotation-globale-de-fonctionnement/dgf-de-loutre-mer | III de l'article L. 2334-7 du Code général des collectivités territoriales (CGCT); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000037994287/2018-12-31 | III. de l'article L. 2334-7 du Code général des collectivités territoriales (CGCT); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000037994287/2018-12-31 | Article L. 2334-7 III. du Code général des collectivités territoriales (CGCT); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000037994287/2018-12-31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extrait du III de l'article L. 2334-7 du CGCT :
+"La population de la commune prise en compte au titre de 2019 est celle définie 
+à l'article L. 2334-2 du présent code majorée de 0,5 habitant supplémentaire 
+par résidence secondaire pour les communes dont (...). Les années suivantes, 
+cette majoration supplémentaire s'applique à la fois à la population 
+prise en compte au titre de l'année précédente et à la population 
+prise en compte au titre de l'année de répartition."
+</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>III de l'Article L2334-7 du Code général des collectivités locales</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait Article L2334-7, III : Cette minoration [du montant d'attribution au titre de la garantie]
 ne peut être supérieure à 1 % des recettes réelles de fonctionnement de leur budget principal 
 [de communes sélectionnées par potentiel fiscal et dont le budget est minoré].
 Par ailleurs, des alinéas du III ont évolué en 2022 et 2024.
 </t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
     <t>Article L2334-7, 4° b du Code général des collectivités territoriales</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>1° du I de l'Article L2334-7 du Code général des collectivités locales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025076151/2011-12-30 | 1° de l'Article L2334-7 du Code général des collectivités locales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025076151/2011-12-30 | 1° du I de l'Article L2334-7 du Code général des collectivités locales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048849596/2023-12-31</t>
@@ -561,435 +733,1136 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=295" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=260" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=220" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=142" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=115" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000033878378/2017-01-01/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGIARTI000030024506/2015-01-01/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=220" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=142" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=115" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000033878378/2017-01-01/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGIARTI000030024506/2015-01-01/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:AA17"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="Z1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="AA1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="G2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>9</v>
+      </c>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
-      <c r="G3" s="1"/>
+      <c r="G3" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C4" t="s">
+    <row r="4" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
+      <c r="W4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="F4" t="s">
+      <c r="X4" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="G4" t="s">
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+    </row>
+    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="H4" t="s">
+      <c r="H5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I5" s="1" t="s">
         <v>20</v>
       </c>
+      <c r="J5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="N5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="P5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="R5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="S5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="T5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="U5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1"/>
+      <c r="AA5" s="1"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-        <v>19</v>
+    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" t="s">
+        <v>37</v>
+      </c>
+      <c r="F6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>49</v>
+      </c>
+      <c r="R6" t="s">
+        <v>50</v>
+      </c>
+      <c r="S6" t="s">
+        <v>51</v>
+      </c>
+      <c r="T6" t="s">
+        <v>52</v>
+      </c>
+      <c r="U6" t="s">
+        <v>53</v>
+      </c>
+      <c r="V6" t="s">
+        <v>54</v>
+      </c>
+      <c r="W6" t="s">
+        <v>55</v>
+      </c>
+      <c r="X6" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-        <v>19</v>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H7" t="s">
+        <v>63</v>
+      </c>
+      <c r="I7" t="s">
+        <v>64</v>
+      </c>
+      <c r="J7" t="s">
+        <v>65</v>
+      </c>
+      <c r="K7" t="s">
+        <v>66</v>
+      </c>
+      <c r="L7" t="s">
+        <v>67</v>
+      </c>
+      <c r="M7" t="s">
+        <v>68</v>
+      </c>
+      <c r="N7" t="s">
+        <v>69</v>
+      </c>
+      <c r="O7" t="s">
+        <v>70</v>
+      </c>
+      <c r="P7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>72</v>
+      </c>
+      <c r="R7" t="s">
+        <v>73</v>
+      </c>
+      <c r="S7" t="s">
+        <v>74</v>
+      </c>
+      <c r="T7" t="s">
+        <v>75</v>
+      </c>
+      <c r="U7" t="s">
+        <v>76</v>
+      </c>
+      <c r="V7" t="s">
+        <v>54</v>
+      </c>
+      <c r="W7" t="s">
+        <v>55</v>
+      </c>
+      <c r="X7" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>77</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-        <v>19</v>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>79</v>
+      </c>
+      <c r="E8" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>58</v>
+      </c>
+      <c r="R8" t="s">
+        <v>58</v>
+      </c>
+      <c r="S8" t="s">
+        <v>58</v>
+      </c>
+      <c r="T8" t="s">
+        <v>58</v>
+      </c>
+      <c r="U8" t="s">
+        <v>58</v>
+      </c>
+      <c r="V8" t="s">
+        <v>54</v>
+      </c>
+      <c r="W8" t="s">
+        <v>55</v>
+      </c>
+      <c r="X8" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-        <v>19</v>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
+        <v>82</v>
+      </c>
+      <c r="E9" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" t="s">
+        <v>58</v>
+      </c>
+      <c r="H9" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" t="s">
+        <v>58</v>
+      </c>
+      <c r="P9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>58</v>
+      </c>
+      <c r="R9" t="s">
+        <v>58</v>
+      </c>
+      <c r="S9" t="s">
+        <v>58</v>
+      </c>
+      <c r="T9" t="s">
+        <v>58</v>
+      </c>
+      <c r="U9" t="s">
+        <v>58</v>
+      </c>
+      <c r="V9" t="s">
+        <v>54</v>
+      </c>
+      <c r="W9" t="s">
+        <v>55</v>
+      </c>
+      <c r="X9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
+    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" t="s">
         <v>34</v>
       </c>
-      <c r="B9" t="s">
-[...21 lines deleted...]
-        <v>19</v>
+      <c r="C10" t="s">
+        <v>85</v>
+      </c>
+      <c r="D10" t="s">
+        <v>86</v>
+      </c>
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" t="s">
+        <v>58</v>
+      </c>
+      <c r="H10" t="s">
+        <v>58</v>
+      </c>
+      <c r="I10" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" t="s">
+        <v>58</v>
+      </c>
+      <c r="M10" t="s">
+        <v>58</v>
+      </c>
+      <c r="N10" t="s">
+        <v>58</v>
+      </c>
+      <c r="O10" t="s">
+        <v>58</v>
+      </c>
+      <c r="P10" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>58</v>
+      </c>
+      <c r="R10" t="s">
+        <v>58</v>
+      </c>
+      <c r="S10" t="s">
+        <v>58</v>
+      </c>
+      <c r="T10" t="s">
+        <v>58</v>
+      </c>
+      <c r="U10" t="s">
+        <v>58</v>
+      </c>
+      <c r="V10" t="s">
+        <v>54</v>
+      </c>
+      <c r="W10" t="s">
+        <v>55</v>
+      </c>
+      <c r="X10" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A10" t="s">
+    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" t="s">
+        <v>85</v>
+      </c>
+      <c r="D11" t="s">
+        <v>89</v>
+      </c>
+      <c r="E11" t="s">
         <v>37</v>
       </c>
-      <c r="B10" t="s">
-[...5 lines deleted...]
-      <c r="D10" t="s">
+      <c r="F11" t="s">
         <v>38</v>
       </c>
-      <c r="E10" t="s">
-[...12 lines deleted...]
-        <v>19</v>
+      <c r="G11" t="s">
+        <v>58</v>
+      </c>
+      <c r="H11" t="s">
+        <v>58</v>
+      </c>
+      <c r="I11" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" t="s">
+        <v>58</v>
+      </c>
+      <c r="L11" t="s">
+        <v>58</v>
+      </c>
+      <c r="M11" t="s">
+        <v>58</v>
+      </c>
+      <c r="N11" t="s">
+        <v>58</v>
+      </c>
+      <c r="O11" t="s">
+        <v>58</v>
+      </c>
+      <c r="P11" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>58</v>
+      </c>
+      <c r="R11" t="s">
+        <v>58</v>
+      </c>
+      <c r="S11" t="s">
+        <v>58</v>
+      </c>
+      <c r="T11" t="s">
+        <v>58</v>
+      </c>
+      <c r="U11" t="s">
+        <v>58</v>
+      </c>
+      <c r="V11" t="s">
+        <v>54</v>
+      </c>
+      <c r="W11" t="s">
+        <v>55</v>
+      </c>
+      <c r="X11" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-        <v>42</v>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
+        <v>85</v>
+      </c>
+      <c r="D12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" t="s">
+        <v>58</v>
+      </c>
+      <c r="I12" t="s">
+        <v>58</v>
+      </c>
+      <c r="J12" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" t="s">
+        <v>58</v>
+      </c>
+      <c r="L12" t="s">
+        <v>58</v>
+      </c>
+      <c r="M12" t="s">
+        <v>58</v>
+      </c>
+      <c r="N12" t="s">
+        <v>58</v>
+      </c>
+      <c r="O12" t="s">
+        <v>58</v>
+      </c>
+      <c r="P12" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>58</v>
+      </c>
+      <c r="R12" t="s">
+        <v>58</v>
+      </c>
+      <c r="S12" t="s">
+        <v>58</v>
+      </c>
+      <c r="T12" t="s">
+        <v>58</v>
+      </c>
+      <c r="U12" t="s">
+        <v>58</v>
+      </c>
+      <c r="V12" t="s">
+        <v>54</v>
+      </c>
+      <c r="W12" t="s">
+        <v>55</v>
+      </c>
+      <c r="X12" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>94</v>
       </c>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-        <v>19</v>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>85</v>
+      </c>
+      <c r="D13" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G13" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" t="s">
+        <v>58</v>
+      </c>
+      <c r="L13" t="s">
+        <v>58</v>
+      </c>
+      <c r="M13" t="s">
+        <v>58</v>
+      </c>
+      <c r="N13" t="s">
+        <v>58</v>
+      </c>
+      <c r="O13" t="s">
+        <v>58</v>
+      </c>
+      <c r="P13" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>58</v>
+      </c>
+      <c r="R13" t="s">
+        <v>58</v>
+      </c>
+      <c r="S13" t="s">
+        <v>58</v>
+      </c>
+      <c r="T13" t="s">
+        <v>58</v>
+      </c>
+      <c r="U13" t="s">
+        <v>58</v>
+      </c>
+      <c r="V13" t="s">
+        <v>58</v>
+      </c>
+      <c r="W13" t="s">
+        <v>58</v>
+      </c>
+      <c r="X13" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-        <v>47</v>
+    <row r="14" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" t="s">
+        <v>85</v>
+      </c>
+      <c r="D14" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" t="s">
+        <v>58</v>
+      </c>
+      <c r="H14" t="s">
+        <v>58</v>
+      </c>
+      <c r="I14" t="s">
+        <v>58</v>
+      </c>
+      <c r="J14" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" t="s">
+        <v>58</v>
+      </c>
+      <c r="L14" t="s">
+        <v>58</v>
+      </c>
+      <c r="M14" t="s">
+        <v>58</v>
+      </c>
+      <c r="N14" t="s">
+        <v>58</v>
+      </c>
+      <c r="O14" t="s">
+        <v>58</v>
+      </c>
+      <c r="P14" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>58</v>
+      </c>
+      <c r="R14" t="s">
+        <v>58</v>
+      </c>
+      <c r="S14" t="s">
+        <v>58</v>
+      </c>
+      <c r="T14" t="s">
+        <v>58</v>
+      </c>
+      <c r="U14" t="s">
+        <v>58</v>
+      </c>
+      <c r="V14" t="s">
+        <v>58</v>
+      </c>
+      <c r="W14" t="s">
+        <v>58</v>
+      </c>
+      <c r="X14" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>100</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" t="s">
+        <v>58</v>
+      </c>
+      <c r="H15" t="s">
+        <v>58</v>
+      </c>
+      <c r="I15" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" t="s">
+        <v>58</v>
+      </c>
+      <c r="K15" t="s">
+        <v>58</v>
+      </c>
+      <c r="L15" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" t="s">
+        <v>58</v>
+      </c>
+      <c r="N15" t="s">
+        <v>58</v>
+      </c>
+      <c r="O15" t="s">
+        <v>58</v>
+      </c>
+      <c r="P15" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>58</v>
+      </c>
+      <c r="R15" t="s">
+        <v>58</v>
+      </c>
+      <c r="S15" t="s">
+        <v>58</v>
+      </c>
+      <c r="T15" t="s">
+        <v>58</v>
+      </c>
+      <c r="U15" t="s">
+        <v>58</v>
+      </c>
+      <c r="V15" t="s">
+        <v>58</v>
+      </c>
+      <c r="W15" t="s">
+        <v>58</v>
+      </c>
+      <c r="X15" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>103</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...1 lines deleted...]
-    <mergeCell ref="A1:A3"/>
+  <mergeCells count="17">
+    <mergeCell ref="B1:X1"/>
+    <mergeCell ref="A1:A5"/>
     <mergeCell ref="B2:C2"/>
-    <mergeCell ref="G1:G3"/>
-[...3 lines deleted...]
-    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="G2:X2"/>
+    <mergeCell ref="Y1:Y5"/>
+    <mergeCell ref="Z1:Z5"/>
+    <mergeCell ref="AA1:AA5"/>
+    <mergeCell ref="E2:E5"/>
+    <mergeCell ref="F2:F5"/>
+    <mergeCell ref="G3:X3"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:C5"/>
+    <mergeCell ref="D3:D5"/>
+    <mergeCell ref="G4:U4"/>
+    <mergeCell ref="V4:V5"/>
+    <mergeCell ref="W4:W5"/>
+    <mergeCell ref="X4:X5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G4" r:id="rId1"/>
-[...5 lines deleted...]
-    <hyperlink ref="G12" r:id="rId7"/>
+    <hyperlink ref="Y8" r:id="rId1"/>
+    <hyperlink ref="Y10" r:id="rId2"/>
+    <hyperlink ref="Y11" r:id="rId3"/>
+    <hyperlink ref="Y13" r:id="rId4"/>
+    <hyperlink ref="Y14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dotation_forfaitaire</vt:lpstr>
     </vt:vector>