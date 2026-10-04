--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="dotation_forfaitaire" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="108">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>dotation_forfaitaire</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>ecretement</t>
   </si>
   <si>
     <t>montant</t>
   </si>
   <si>
     <t>Montant maximum supplémentaire de dotation forfaitaire \ par habitant supplémentaire de la commune</t>
   </si>
   <si>
@@ -111,126 +111,140 @@
   <si>
     <t>Entre 8 e et 9 e</t>
   </si>
   <si>
     <t>Entre 9 e et 10 e</t>
   </si>
   <si>
     <t>Entre 10 e et 11 e</t>
   </si>
   <si>
     <t>Entre 11 e et 12 e</t>
   </si>
   <si>
     <t>Entre 12 e et 13 e</t>
   </si>
   <si>
     <t>Entre 13 e et 14 e</t>
   </si>
   <si>
     <t>Entre 14 e et 15 e</t>
   </si>
   <si>
     <t>Supérieur à 15 e</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>0,01 %</t>
+  </si>
+  <si>
+    <t>0,85 %</t>
+  </si>
+  <si>
+    <t>6 457 105 782 €</t>
+  </si>
+  <si>
+    <t>128,93 €</t>
+  </si>
+  <si>
+    <t>64,46 €</t>
+  </si>
+  <si>
+    <t>747,347005 €</t>
+  </si>
+  <si>
+    <t>786,767411 €</t>
+  </si>
+  <si>
+    <t>864,13499 €</t>
+  </si>
+  <si>
+    <t>945,266636 €</t>
+  </si>
+  <si>
+    <t>1 037,488358 €</t>
+  </si>
+  <si>
+    <t>1 107,108892 €</t>
+  </si>
+  <si>
+    <t>1 206,155684 €</t>
+  </si>
+  <si>
+    <t>1 232,245711 €</t>
+  </si>
+  <si>
+    <t>1 263,92033 €</t>
+  </si>
+  <si>
+    <t>1 303,224516 €</t>
+  </si>
+  <si>
+    <t>1 343,511214 €</t>
+  </si>
+  <si>
+    <t>1 435,784996 €</t>
+  </si>
+  <si>
+    <t>1 616,263709 €</t>
+  </si>
+  <si>
+    <t>1 302,839824 €</t>
+  </si>
+  <si>
+    <t>1 722,041687 €</t>
+  </si>
+  <si>
+    <t>0,5 hab.</t>
+  </si>
+  <si>
+    <t>0,3 %</t>
+  </si>
+  <si>
+    <t>3 500</t>
+  </si>
+  <si>
+    <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2026, page 3</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t xml:space="preserve">L'enveloppe DF 2026 baisse de 221_267_849 € (-3,31%) par rapport à 2025
+= 6_457_105_782 - 6_678_373_631
+</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>0,01 %</t>
-[...4 lines deleted...]
-  <si>
     <t>6 678 373 631 €</t>
   </si>
   <si>
-    <t>128,93 €</t>
-[...58 lines deleted...]
-  <si>
     <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2025, page 3; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=295 | Première feuille du fichier de critères de répartition des dotations de la DGCL pour les communes en 2025; http://www.dotations-dgcl.interieur.gouv.fr/consultation/criteres_repartition.php</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t xml:space="preserve">L'enveloppe DF 2025 baisse de 70_570_980 € par rapport à 2024
 = 6_678_373_631 - 6_748_944_611
 Ceci dans un contexte où l'habituel financement des emplois internes de la DGF
 par écrêtement péréqué de la DF est en partie porté par un abondement de l'Etat
 de 150 M€ à l'enveloppe de DGF. 
 Restent 114_014_212 € à porter par l'écrêtement de DF 
 (soit 60% de la somme du coût de la hausse de la population 
 et de 150 M€ de hausse restante des dotations de péréquation).
 </t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>6 748 944 611 €</t>
   </si>
   <si>
     <t>700,95 €</t>
   </si>
   <si>
     <t>766,79 €</t>
   </si>
   <si>
@@ -733,56 +747,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=220" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=142" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=115" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000033878378/2017-01-01/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGIARTI000030024506/2015-01-01/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=334" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=220" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=142" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=115" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000033878378/2017-01-01/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGIARTI000030024506/2015-01-01/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AA17"/>
+  <dimension ref="A1:AA18"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1061,208 +1075,208 @@
       </c>
       <c r="AA6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>60</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>61</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="H7" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="I7" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="J7" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="K7" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="L7" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="M7" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="N7" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="O7" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="P7" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="Q7" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="R7" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="S7" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="T7" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="U7" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="V7" t="s">
         <v>54</v>
       </c>
       <c r="W7" t="s">
         <v>55</v>
       </c>
       <c r="X7" t="s">
         <v>56</v>
       </c>
       <c r="Y7" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="Z7" t="s">
         <v>58</v>
       </c>
       <c r="AA7" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="H8" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="I8" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="J8" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="K8" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="L8" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="M8" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="N8" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="O8" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="P8" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="Q8" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="R8" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="S8" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="T8" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="U8" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="V8" t="s">
         <v>54</v>
       </c>
       <c r="W8" t="s">
         <v>55</v>
       </c>
       <c r="X8" t="s">
         <v>56</v>
       </c>
       <c r="Y8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Z8" t="s">
         <v>58</v>
       </c>
       <c r="AA8" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="G9" t="s">
         <v>58</v>
       </c>
       <c r="H9" t="s">
         <v>58</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9" t="s">
         <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
@@ -1281,68 +1295,68 @@
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>58</v>
       </c>
       <c r="S9" t="s">
         <v>58</v>
       </c>
       <c r="T9" t="s">
         <v>58</v>
       </c>
       <c r="U9" t="s">
         <v>58</v>
       </c>
       <c r="V9" t="s">
         <v>54</v>
       </c>
       <c r="W9" t="s">
         <v>55</v>
       </c>
       <c r="X9" t="s">
         <v>56</v>
       </c>
       <c r="Y9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="Z9" t="s">
         <v>58</v>
       </c>
       <c r="AA9" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B10" t="s">
         <v>34</v>
       </c>
       <c r="C10" t="s">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="D10" t="s">
         <v>86</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
       <c r="G10" t="s">
         <v>58</v>
       </c>
       <c r="H10" t="s">
         <v>58</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10" t="s">
         <v>58</v>
       </c>
       <c r="K10" t="s">
         <v>58</v>
       </c>
@@ -1381,54 +1395,54 @@
       </c>
       <c r="W10" t="s">
         <v>55</v>
       </c>
       <c r="X10" t="s">
         <v>56</v>
       </c>
       <c r="Y10" t="s">
         <v>87</v>
       </c>
       <c r="Z10" t="s">
         <v>58</v>
       </c>
       <c r="AA10" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>88</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11" t="s">
         <v>38</v>
       </c>
       <c r="G11" t="s">
         <v>58</v>
       </c>
       <c r="H11" t="s">
         <v>58</v>
       </c>
       <c r="I11" t="s">
         <v>58</v>
       </c>
       <c r="J11" t="s">
         <v>58</v>
       </c>
       <c r="K11" t="s">
         <v>58</v>
       </c>
       <c r="L11" t="s">
         <v>58</v>
       </c>
@@ -1447,71 +1461,71 @@
       <c r="Q11" t="s">
         <v>58</v>
       </c>
       <c r="R11" t="s">
         <v>58</v>
       </c>
       <c r="S11" t="s">
         <v>58</v>
       </c>
       <c r="T11" t="s">
         <v>58</v>
       </c>
       <c r="U11" t="s">
         <v>58</v>
       </c>
       <c r="V11" t="s">
         <v>54</v>
       </c>
       <c r="W11" t="s">
         <v>55</v>
       </c>
       <c r="X11" t="s">
         <v>56</v>
       </c>
       <c r="Y11" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="Z11" t="s">
         <v>58</v>
       </c>
       <c r="AA11" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D12" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
         <v>38</v>
       </c>
       <c r="G12" t="s">
         <v>58</v>
       </c>
       <c r="H12" t="s">
         <v>58</v>
       </c>
       <c r="I12" t="s">
         <v>58</v>
       </c>
       <c r="J12" t="s">
         <v>58</v>
       </c>
       <c r="K12" t="s">
         <v>58</v>
       </c>
       <c r="L12" t="s">
         <v>58</v>
       </c>
@@ -1530,71 +1544,71 @@
       <c r="Q12" t="s">
         <v>58</v>
       </c>
       <c r="R12" t="s">
         <v>58</v>
       </c>
       <c r="S12" t="s">
         <v>58</v>
       </c>
       <c r="T12" t="s">
         <v>58</v>
       </c>
       <c r="U12" t="s">
         <v>58</v>
       </c>
       <c r="V12" t="s">
         <v>54</v>
       </c>
       <c r="W12" t="s">
         <v>55</v>
       </c>
       <c r="X12" t="s">
         <v>56</v>
       </c>
       <c r="Y12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z12" t="s">
         <v>58</v>
       </c>
       <c r="AA12" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>95</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
       <c r="G13" t="s">
         <v>58</v>
       </c>
       <c r="H13" t="s">
         <v>58</v>
       </c>
       <c r="I13" t="s">
         <v>58</v>
       </c>
       <c r="J13" t="s">
         <v>58</v>
       </c>
       <c r="K13" t="s">
         <v>58</v>
       </c>
       <c r="L13" t="s">
         <v>58</v>
       </c>
@@ -1604,77 +1618,77 @@
       <c r="N13" t="s">
         <v>58</v>
       </c>
       <c r="O13" t="s">
         <v>58</v>
       </c>
       <c r="P13" t="s">
         <v>58</v>
       </c>
       <c r="Q13" t="s">
         <v>58</v>
       </c>
       <c r="R13" t="s">
         <v>58</v>
       </c>
       <c r="S13" t="s">
         <v>58</v>
       </c>
       <c r="T13" t="s">
         <v>58</v>
       </c>
       <c r="U13" t="s">
         <v>58</v>
       </c>
       <c r="V13" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="W13" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="X13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="Y13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z13" t="s">
         <v>58</v>
       </c>
       <c r="AA13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="C14" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D14" t="s">
         <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
       <c r="G14" t="s">
         <v>58</v>
       </c>
       <c r="H14" t="s">
         <v>58</v>
       </c>
       <c r="I14" t="s">
         <v>58</v>
       </c>
       <c r="J14" t="s">
         <v>58</v>
       </c>
       <c r="K14" t="s">
         <v>58</v>
       </c>
@@ -1696,68 +1710,68 @@
       <c r="Q14" t="s">
         <v>58</v>
       </c>
       <c r="R14" t="s">
         <v>58</v>
       </c>
       <c r="S14" t="s">
         <v>58</v>
       </c>
       <c r="T14" t="s">
         <v>58</v>
       </c>
       <c r="U14" t="s">
         <v>58</v>
       </c>
       <c r="V14" t="s">
         <v>58</v>
       </c>
       <c r="W14" t="s">
         <v>58</v>
       </c>
       <c r="X14" t="s">
         <v>58</v>
       </c>
       <c r="Y14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Z14" t="s">
         <v>58</v>
       </c>
       <c r="AA14" t="s">
-        <v>58</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
       <c r="G15" t="s">
         <v>58</v>
       </c>
       <c r="H15" t="s">
         <v>58</v>
       </c>
       <c r="I15" t="s">
         <v>58</v>
       </c>
       <c r="J15" t="s">
         <v>58</v>
       </c>
       <c r="K15" t="s">
         <v>58</v>
       </c>
@@ -1779,90 +1793,174 @@
       <c r="Q15" t="s">
         <v>58</v>
       </c>
       <c r="R15" t="s">
         <v>58</v>
       </c>
       <c r="S15" t="s">
         <v>58</v>
       </c>
       <c r="T15" t="s">
         <v>58</v>
       </c>
       <c r="U15" t="s">
         <v>58</v>
       </c>
       <c r="V15" t="s">
         <v>58</v>
       </c>
       <c r="W15" t="s">
         <v>58</v>
       </c>
       <c r="X15" t="s">
         <v>58</v>
       </c>
       <c r="Y15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="Z15" t="s">
         <v>58</v>
       </c>
       <c r="AA15" t="s">
-        <v>102</v>
+        <v>58</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>103</v>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" t="s">
+        <v>58</v>
+      </c>
+      <c r="H16" t="s">
+        <v>58</v>
+      </c>
+      <c r="I16" t="s">
+        <v>58</v>
+      </c>
+      <c r="J16" t="s">
+        <v>58</v>
+      </c>
+      <c r="K16" t="s">
+        <v>58</v>
+      </c>
+      <c r="L16" t="s">
+        <v>58</v>
+      </c>
+      <c r="M16" t="s">
+        <v>58</v>
+      </c>
+      <c r="N16" t="s">
+        <v>58</v>
+      </c>
+      <c r="O16" t="s">
+        <v>58</v>
+      </c>
+      <c r="P16" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>58</v>
+      </c>
+      <c r="R16" t="s">
+        <v>58</v>
+      </c>
+      <c r="S16" t="s">
+        <v>58</v>
+      </c>
+      <c r="T16" t="s">
+        <v>58</v>
+      </c>
+      <c r="U16" t="s">
+        <v>58</v>
+      </c>
+      <c r="V16" t="s">
+        <v>58</v>
+      </c>
+      <c r="W16" t="s">
+        <v>58</v>
+      </c>
+      <c r="X16" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="B1:X1"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="G2:X2"/>
     <mergeCell ref="Y1:Y5"/>
     <mergeCell ref="Z1:Z5"/>
     <mergeCell ref="AA1:AA5"/>
     <mergeCell ref="E2:E5"/>
     <mergeCell ref="F2:F5"/>
     <mergeCell ref="G3:X3"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="G4:U4"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="X4:X5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="Y8" r:id="rId1"/>
-    <hyperlink ref="Y10" r:id="rId2"/>
+    <hyperlink ref="Y6" r:id="rId1"/>
+    <hyperlink ref="Y9" r:id="rId2"/>
     <hyperlink ref="Y11" r:id="rId3"/>
-    <hyperlink ref="Y13" r:id="rId4"/>
+    <hyperlink ref="Y12" r:id="rId4"/>
     <hyperlink ref="Y14" r:id="rId5"/>
+    <hyperlink ref="Y15" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dotation_forfaitaire</vt:lpstr>
     </vt:vector>