--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,108 +8,117 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="montant_abondement_etat" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="24">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Montant total de l'abondement de l'État \ à l'enveloppe de la dotation globale de fonctionnement (DGF)</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2026, page 6</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>En 2026, la hausse des dotations de péréquation a été financée entièrement par le mécanisme d'écrêtement et non par des crédits supplémentaires par l'État.</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>150 000 000</t>
   </si>
   <si>
-    <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2025, page 5; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=295 | Guide pratique, La dotation globale de fonctionnement (DGF), Mars 2025, page 3, note de bas de page 1; https://www.collectivites-locales.gouv.fr/files/Finances%20locales/2025/Guide%20DGF%20MAJ%202025.pdf</t>
-[...2 lines deleted...]
-    <t/>
+    <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2025, page 5; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=295 | Guide pratique, La dotation globale de fonctionnement (DGF), Mars 2025, page 3, note de bas de page 1; https://www.collectivites-locales.gouv.fr/files/files/2.%20G%C3%A9rer%20les%20finances%20publiques%20locales/2.%20L%27ex%C3%A9cution%20des%20recettes%20et%20des%20d%C3%A9penses/4.%20R%C3%A9gies%20d%27avances%20et%20de%20recettes/Recette%20locales/Dotations/Guide%20DGF%20MAJ%202025.pdf</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>320 000 000</t>
   </si>
   <si>
     <t>Projet annuel de performances, Annexe au projet de loi de finances pour 2024, \ Relations avec les collectivités territoriales, \ § Objectifs et indicateurs de résultats des prélèvements sur recettes, page 48; https://www.budget.gouv.fr/documentation/documents-budgetaires/exercice-2024/projet-loi-finances-les/budget-general-2024/relations-avec-les-collectivites | Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2024, page 5; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=260</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait de l'annexe au PLF 2024, Relations avec les collectivités territoriales, page 48 :
 Le projet de loi de finances pour 2024 prévoit de poursuivre l’effort de l’État 
 aux côtés des territoires les plus fragiles : la péréquation verticale augmentera en 2024
 de 290 M€, dont 190 M€ pour les communes, 90 M€ pour les EPCI à fiscalité propre 
 et 10 M€ pour les départements.
 Ce montant est celui entré en application : cela est confirmé par les notes DGCL
 et en particulier la note DGCL DF 2024, page 5.
 </t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2023, page 5</t>
   </si>
   <si>
     <t>01/01/2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>0</t>
   </si>
   <si>
     <t>Note d'information relative à la répartition de la dotation forfaitaire des communes pour l'exercice 2022, page 5</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>Note d'information relative à la répartition de la dotation forfaitaire des communes pour l'exercice 2021, page 5</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -460,189 +469,207 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=220" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=188" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=142" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=115" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=334" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=220" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=188" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=142" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=115" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:E8"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C4" r:id="rId1"/>
+    <hyperlink ref="C2" r:id="rId1"/>
     <hyperlink ref="C5" r:id="rId2"/>
     <hyperlink ref="C6" r:id="rId3"/>
     <hyperlink ref="C7" r:id="rId4"/>
+    <hyperlink ref="C8" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>montant_abondement_etat</vt:lpstr>
     </vt:vector>