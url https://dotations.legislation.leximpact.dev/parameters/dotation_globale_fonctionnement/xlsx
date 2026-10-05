--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,110 +8,125 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="dotation_globale_fonctionneme…" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="56">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>dotation_globale_fonctionnement</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>communes</t>
   </si>
   <si>
     <t>Montant global de la dotation globale de fonctionnement (DGF) (2)</t>
   </si>
   <si>
     <t>Montant total de l'abondement de l'État \ à l'enveloppe de la dotation globale de fonctionnement (DGF)</t>
   </si>
   <si>
     <t>Montant des coûts internes de la dotation globale de fonctionnement (DGF) du bloc communal \ à financer par une minoration - un écrêtement - de la DF des communes et de la dotation de compensation des EPCI</t>
   </si>
   <si>
     <t>Montant total de l'abondement de l'État destiné aux communes \ au sein de l'enveloppe de la dotation globale de fonctionnement (DGF)</t>
   </si>
   <si>
     <t>Pourcentage de l'écrêtement à prélever sur la DF des communes \ décidé par le Comité des finances locales (CFL) (1)</t>
   </si>
   <si>
     <t>Taux d'évolution de la DGF du bloc communal</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>150 000 000</t>
+  </si>
+  <si>
+    <t>0,6 %</t>
+  </si>
+  <si>
+    <t>1,008084756 %</t>
+  </si>
+  <si>
+    <t>27 405 973 591 €</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>190 023 687</t>
+  </si>
+  <si>
+    <t>Article L1613-1 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051201080/2026-08-20 | Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2026, page 6; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=334</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>En 2026, la hausse des dotations de péréquation a été financée entièrement par le mécanisme d'écrêtement et non par des crédits supplémentaires par l'État.</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>150 000 000</t>
-[...7 lines deleted...]
-  <si>
     <t>27 394 686 833 €</t>
   </si>
   <si>
-    <t>190 023 687</t>
-[...5 lines deleted...]
-    <t/>
+    <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2025, page 5; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=295 | Délibération n°2025-1 - Répartition de la dotation globale de fonctionnement (DGF) pour 2025, Comité des finances locales, Séance du 4 mars 2025, 1); https://www.collectivites-locales.gouv.fr/files/files/1.%20Connaitre%20les%20acteurs%20et%20les%20institutions/4.%20Organismes%20consultatifs/CFL/Délibération%202025-1%20-%20Répartition%20de%20la%20DGF.pdf | Délibération n°2025-1 - Répartition de la dotation globale de fonctionnement (DGF) pour 2025, Comité des finances locales, Séance du 4 mars 2025; https://www.collectivites-locales.gouv.fr/files/files/1.%20Connaitre%20les%20acteurs%20et%20les%20institutions/4.%20Organismes%20consultatifs/CFL/Délibération%202025-1%20-%20Répartition%20de%20la%20DGF.pdf | Note technique relative aux modalités de répartition de la dotation en faveur \ des communes nouvelles au titre de l'exercice 2025, page 5; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=298 | Article L1613-1 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051201080/2025-02-16/ | Guide pratique, La dotation globale de fonctionnement (DGF), Mars 2025, page 3, note de bas de page 1; https://www.collectivites-locales.gouv.fr/files/files/2.%20G%C3%A9rer%20les%20finances%20publiques%20locales/2.%20L%27ex%C3%A9cution%20des%20recettes%20et%20des%20d%C3%A9penses/4.%20R%C3%A9gies%20d%27avances%20et%20de%20recettes/Recette%20locales/Dotations/Guide%20DGF%20MAJ%202025.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait de la décision n° 2025-1 du CFL : 
 La masse totale de la DGF pour 2025 résulte du montant de la DGF prévu par la loi de finances
 pour 2024 soit 27 245 046 362 auquel : 
 - Il est ajouté 150 000 000 € d'augmentation de l'enveloppe fléchée vers les dotations
 de péréquation du bloc communal ; (...)
 [150 M€ entièrement dédiés aux communes d'après la note DGCL DF 2025 
 donc 0 € de cet abondement serait affecté aux EPCI]
  | D'après la décision n° 2025-1 du CFL, 1) : le montant de la DGF 2025
 correspond au montant 2024 abondé de 150 M€ par l'État
 et dont ont été soustraites les minorations des dotations de compensation
 des départements de l'Ardèche et de la Charente-Maritime, tous deux suite 
 à la recentralisation de la compétence vaccination. Effectivement 27_394_686_833
 = 27_245_046_362 + 150_000_000 - 128_439 (Ardèche) - 231_090 (Charente-Maritime)
 </t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>290 000 000</t>
   </si>
   <si>
     <t>1,017137699 %</t>
@@ -149,53 +164,50 @@
 dans le même document du CFL et évoqué par la loi.
 </t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>0 %</t>
   </si>
   <si>
     <t>1,017307774 %</t>
   </si>
   <si>
     <t>26 931 362 549 €</t>
   </si>
   <si>
     <t>Note technique relative aux modalités de répartition de la dotation forfaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire \ au titre de l'exercice 2023, page 5; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=220 | Note technique relative aux modalités de répartition de la dotation frofaitaire des communes \ et des groupements de communes bénéficiaires de l'ancienne dotation touristique supplémentaire au titre de l'exercice 2023; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=220 | Note technique relative aux modalités de répartition de la dotation en faveur des \ communes nouvelles au titre de l'exercice 2024; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=262 | Article L1613-1 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048847864/2023-01-01/</t>
   </si>
   <si>
     <t xml:space="preserve">D'après la Note DGCL DF 2023, page 1 : En 2023, en raison du financement de la progression des dotations de péréquation
 du bloc communal par l'Etat à hauteur de 320 M€, le mécanisme d'écrêtement a été suspendu par la loi de finances pour 2023.
 </t>
   </si>
   <si>
     <t>01/01/2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>0</t>
   </si>
   <si>
     <t>0,999756401 %</t>
   </si>
   <si>
     <t>26 798 080 294 €</t>
   </si>
   <si>
     <t>Note d'information relative à la répartition de la dotation forfaitaire des communes pour l'exercice 2022, page 5; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=188 | Note d'information relative à la répartition de la dotation forfaitaire des communes pour l'exercice 2022; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=188 | Note technique relative aux modalités de répartition de la dotation en faveur des \ communes nouvelles au titre de l'exercice 2024; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=262 | Article L1613-1 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048847864/2022-01-01/</t>
   </si>
   <si>
     <t>Pourcentage déduit.</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>1,000200361 %</t>
   </si>
   <si>
     <t>26 758 368 435 €</t>
   </si>
   <si>
     <t>Note d'information relative à la répartition de la dotation forfaitaire des communes pour l'exercice 2021, page 5; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=142 | Note d’information du 6 juillet 2021 relative à la répartition de la dotation forfaitaire des communes pour l’exercice 2021; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=142 | Note technique relative aux modalités de répartition de la dotation en faveur des \ communes nouvelles au titre de l'exercice 2024; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=262 | Article L1613-1 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048847864/2021-01-01/</t>
   </si>
@@ -591,51 +603,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J12"/>
+  <dimension ref="A1:J13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>3</v>
@@ -677,260 +689,292 @@
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>23</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" t="s">
         <v>24</v>
       </c>
-      <c r="F5" t="s">
+      <c r="I5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="F6" t="s">
         <v>30</v>
       </c>
-      <c r="D6" t="s">
+      <c r="G6" t="s">
         <v>31</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>32</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J6" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
         <v>36</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>37</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
         <v>38</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
+        <v>20</v>
+      </c>
+      <c r="J7" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" t="s">
         <v>42</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
         <v>43</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
+        <v>20</v>
+      </c>
+      <c r="J8" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="G9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J9" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J10" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-        <v>51</v>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>54</v>
+      </c>
+      <c r="I11" t="s">
+        <v>20</v>
+      </c>
+      <c r="J11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="H1:H3"/>
     <mergeCell ref="I1:I3"/>
     <mergeCell ref="J1:J3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>