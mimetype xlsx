--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,80 +8,92 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="dotation_intercommunalite" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="22">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>dotation_intercommunalite</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Augmentation du montant de l'enveloppe de la dotation d'intercommunalité (DI)</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>90 000 000 €</t>
+  </si>
+  <si>
+    <t>Délibération n°2026-X - Répartition de la dotation globale de fonctionnement (DGF) pour 2026, Comité des finances locales, Séance du 24 février 2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>II de l'Article L5211-28 du Code général des collectivités locales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048849816/2023-12-31 | Répartition de la dotation globale de fonctionnement (DGF) pour 2025, Comité des finances locales, Séance du 4 mars 2025; https://www.collectivites-locales.gouv.fr/connaitre-les-acteurs-et-les-institutions/organismes-consultatifs/comite-des-finances-locales-cfl</t>
+  </si>
+  <si>
     <t>01/01/2024</t>
   </si>
   <si>
-    <t>90 000 000 €</t>
-[...1 lines deleted...]
-  <si>
     <t>II de l'Article L5211-28 du Code général des collectivités locales</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t xml:space="preserve">A compter de 2024, le montant total de la dotation d'intercommunalité réparti chaque année
 est égal au montant total perçu par les établissements publics de coopération intercommunale
 à fiscalité propre l'année précédente, augmenté de 90 millions d'euros.
 Cette augmentation est financée par le solde de la dotation d'aménagement.
 En cas d'insuffisance de ce solde, cette augmentation est financée dans les conditions
 prévues au II de l'article L. 2334-7-1.
 </t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>30 000 000 €</t>
   </si>
   <si>
     <t>II de l'Article L5211-28 du Code général des collectivités locales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041473534/2019-12-30 | II de l'Article L5211-28 du Code général des collectivités locales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000046873727/2023-01-01</t>
   </si>
   <si>
     <t xml:space="preserve">A compter de 2019, le montant total de la dotation d'intercommunalité réparti chaque année
 est égal au montant total perçu par les établissements publics de coopération intercommunale
 à fiscalité propre l'année précédente, augmenté de 30 millions d'euros.
 </t>
   </si>
@@ -458,151 +470,186 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048849816/2023-12-31" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000037994219/2018-12-31" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collectivites-locales.gouv.fr/connaitre-les-acteurs-et-les-institutions/organismes-consultatifs/comite-des-finances-locales-cfl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048849816/2023-12-31" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000037994219/2018-12-31" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E7"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" t="s">
         <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C3" r:id="rId1"/>
     <hyperlink ref="C5" r:id="rId2"/>
+    <hyperlink ref="C7" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dotation_intercommunalite</vt:lpstr>
     </vt:vector>