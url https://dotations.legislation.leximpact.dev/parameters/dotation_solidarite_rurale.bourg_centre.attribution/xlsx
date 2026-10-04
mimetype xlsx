--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,115 +8,144 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="attribution" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="26">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>attribution</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>Facteur appliqué au score d'attribution de la DSR, fraction bourg-centre \ quand la commune appartient à une zone France Ruralités Revitalisation (FRR)</t>
+  </si>
+  <si>
     <t>Facteur appliqué au score d'attribution de la DSR, fraction bourg-centre \ quand la commune appartient à une Zone de Revitalisation Rurale (ZRR)</t>
   </si>
   <si>
     <t>Limite de prise en compte de l'effort fiscal</t>
   </si>
   <si>
     <t>Limite prise en compte de la population DGF dans le calcul de la fraction bourg-centre\ en nombre d'habitants</t>
   </si>
   <si>
     <t>Plafond de l'attribution de la DSR fraction bourg-centre pour une commune éligible \ en fonction de son attribution de l'année précédente</t>
   </si>
   <si>
     <t>Plancher de l'attribution de la DSR fraction bourg-centre pour une commune éligible en fonction de son attribution de l'année précédente</t>
   </si>
   <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>1,3 %</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>1,2 %</t>
+  </si>
+  <si>
+    <t>10 000 hab.</t>
+  </si>
+  <si>
+    <t>0,9 %</t>
+  </si>
+  <si>
+    <t>Article L.2334-21 du Code général des collectivités locales (CGCT)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suite à la réforme des zones de revitalisation rurale (ZRR) 
+du quatrième axe du plan France ruralités, un nouveau zonage
+« France Ruralités Revitalisation » (FRR) est créé.
+Extrait de l'article 2334-21 du CGCT :
+« L'attribution revenant à chaque commune est déterminée en fonction :
+(...)
+d) D'un coefficient multiplicateur égal à 1,3 pour les communes 
+dont le territoire ou une partie du territoire est situé 
+dans des zones France ruralités revitalisation mentionnées 
+aux II et III de l'article 44 quindecies A du code général des impôts
+et les communes qui bénéficient des effets du classement 
+en zone France ruralités revitalisation pour l'ensemble 
+ou une partie de leur territoire en application du IV 
+de l'article 99 de la loi n° 2025-127 du 14 février 2025
+de finances pour 2025. »  
+</t>
+  </si>
+  <si>
     <t>01/01/2012</t>
   </si>
   <si>
-    <t>1,3 %</t>
-[...10 lines deleted...]
-  <si>
     <t>Article L.2334-21 du Code général des collectivités locales</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t xml:space="preserve">Extrait de l'article L.2334-21 du CGCT : l'attribution d'une commune éligible 
 ne peut être (...) supérieure à 120 % du montant perçu l'année précédente.
  | Extrait de l'article L.2334-21 du CGCT : l'attribution d'une commune éligible 
 ne peut être (...) inférieure à 90 % (...) du montant perçu l'année précédente.
 </t>
   </si>
   <si>
     <t>01/01/2005</t>
   </si>
   <si>
-    <t xml:space="preserve">Extrait de l'article L.2334-21 du CGCT : L'attribution revenant à chaque commune est déterminée en fonction
-(...) d) D'un coefficient multiplicateur égal à 1,3 pour les communes situées en zones de revitalisation rurale 
+    <t xml:space="preserve">Extrait de l'article L.2334-21 du CGCT : 
+L'attribution revenant à chaque commune est déterminée en fonction
+(...) d) D'un coefficient multiplicateur égal à 1,3 
+pour les communes situées en zones de revitalisation rurale 
 telles que définies à l'article 1465 A du code général des impôts.
 </t>
   </si>
   <si>
     <t>01/01/1996</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait de l'article L.2334-21 du CGCT : L'attribution revenant à chaque commune est déterminée en fonction
 (...) c) De l'effort fiscal pris en compte dans la limite de 1,2.
 Par ailleurs, les conditions d'attribution complémentaires évoluent en 2005.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
@@ -466,205 +495,251 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025076267/2011-12-30" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390861/2005-01-19" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390858/1996-02-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051220604/2025-02-16" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025076267/2011-12-30" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390861/2005-01-19" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390858/1996-02-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:J6"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="1"/>
+      <c r="H1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="I1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="G2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I3" t="s">
-        <v>17</v>
+        <v>13</v>
+      </c>
+      <c r="J3" t="s">
+        <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
         <v>16</v>
       </c>
-      <c r="F4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="I4" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" t="s">
+        <v>13</v>
+      </c>
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="H5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I6" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="B1:G1"/>
     <mergeCell ref="A1:A2"/>
-    <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="I1:I2"/>
+    <mergeCell ref="J1:J2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G3" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="H3" r:id="rId1"/>
+    <hyperlink ref="H4" r:id="rId2"/>
+    <hyperlink ref="H5" r:id="rId3"/>
+    <hyperlink ref="H6" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>attribution</vt:lpstr>
     </vt:vector>