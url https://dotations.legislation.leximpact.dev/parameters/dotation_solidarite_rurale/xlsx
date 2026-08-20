--- v0 (2026-05-20)
+++ v1 (2026-08-20)
@@ -46,51 +46,51 @@
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>attribution</t>
   </si>
   <si>
     <t>Augmentation minimale du montant de l'enveloppe totale de la dotation de solidarité rurale (DSR)</t>
   </si>
   <si>
     <t>bourg_centre</t>
   </si>
   <si>
     <t>cible</t>
   </si>
   <si>
     <t>Majoration du montant de l'enveloppe de la dotation de solidarité rurale (DSR) décidée par le Comité des finances locales (CFL)</t>
   </si>
   <si>
     <t>montant</t>
   </si>
   <si>
     <t>perequation</t>
   </si>
   <si>
-    <t>Nombre strictement maximal d'habitants de la commune selon population DGF \ pour l'attribution de la DSR.</t>
+    <t>Nombre strictement maximal d'habitants de la commune selon population DGF \ pour l'attribution de la DSR. (1)</t>
   </si>
   <si>
     <t>Limite de prise en compte de l'effort fiscal pour les fractions péréquation et cible de la DSR</t>
   </si>
   <si>
     <t>Part de la DSR (péréquation et cible) répartie en fonction du nombre d'enfants</t>
   </si>
   <si>
     <t>Part de la DSR (péréquation et cible) répartie en fonction de la longueur de voirie</t>
   </si>
   <si>
     <t>Part de la DSR (péréquation et cible) répartie en fonction du potentiel financier par habitant</t>
   </si>
   <si>
     <t>Part de la DSR (péréquation et cible) répartie en fonction du potentiel financier par hectare</t>
   </si>
   <si>
     <t>eligibilite</t>
   </si>
   <si>
     <t>Montant de l'enveloppe de la dotation de solidarité rurale (DSR) répartie en métropole \ au titre de sa fraction bourg-centre</t>
   </si>
   <si>
     <t>Montant de l'enveloppe de la dotation de solidarité rurale (DSR) répartie en métropole \ au titre de sa fraction cible</t>
   </si>
@@ -575,51 +575,53 @@
 classée dans le domaine public communal (...).
  | Extrait de l'article L.2334-21 du CGCT : L'attribution revenant à chaque commune est déterminée en fonction
 (...) c) De l'effort fiscal pris en compte dans la limite de 1,2.
 Par ailleurs, les conditions d'attribution complémentaires évoluent en 2005.
  | Extrait de l'article L.2334-21 du CGCT : Ne peuvent être éligibles les communes :
 1° Situées dans une agglomération : a) Représentant au moins 10 p. 100
 de la population du département ou comptant plus de 250 000 habitants (...).
  | Extrait de l'article L.2334-21 du CGCT : Ne peuvent être éligibles les communes :
 1° Situées dans une agglomération : (...) 4° Dont le potentiel fiscal par habitant est supérieur
 au double du potentiel fiscal moyen par habitant des communes de moins de 10 000 habitants.
  | Extrait de l'article L.2334-21 du CGCT : La première fraction de la dotation de solidarité rurale
 est attribuée aux communes dont la population représente au moins 15 p. 100 de la population du canton (...).
  | L'article L.2334-22 définit la fraction péréquation.
 De 1996 à 2004, le potentiel fiscal par habitant est pris en considération.
 En 2005, il est remplacé par le potentiel financier par habitant.
 Extrait de l'article au 24 février 1996 : La seconde fraction de la dotation de solidarité rurale
 est attribuée aux communes dont le potentiel fiscal par habitant, tel qu'il est défini
 à l'article L. 2334-4, est inférieur au double du potentiel fiscal moyen par habitant des communes
 appartenant au même groupe démographique.
 </t>
   </si>
   <si>
     <t xml:space="preserve">[2019] La dotation de solidarité rurale est attribuée pour tenir compte, 
 d'une part, des charges que supportent les communes rurales 
 pour maintenir un niveau de services suffisant, 
-et d'autre part, de l'insuffisance de leurs ressources fiscales.</t>
+et d'autre part, de l'insuffisance de leurs ressources fiscales.
+(1) Ce nombre est un plafond pour la DSR mais ce même montant est un seuil pour la DSU
+où il est nommé : dotation_solidarite_urbaine.eligibilite.seuil_haut_nombre_habitants</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>