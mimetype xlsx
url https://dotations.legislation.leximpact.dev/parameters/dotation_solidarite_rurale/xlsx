--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -8,483 +8,799 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="dotation_solidarite_rurale" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="680" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1136" uniqueCount="249">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Dotation de solidarité rurale.</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>attribution</t>
   </si>
   <si>
     <t>Augmentation minimale du montant de l'enveloppe totale de la dotation de solidarité rurale (DSR)</t>
   </si>
   <si>
     <t>bourg_centre</t>
   </si>
   <si>
     <t>cible</t>
   </si>
   <si>
     <t>Majoration du montant de l'enveloppe de la dotation de solidarité rurale (DSR) décidée par le Comité des finances locales (CFL)</t>
   </si>
   <si>
     <t>montant</t>
   </si>
   <si>
     <t>perequation</t>
   </si>
   <si>
-    <t>Nombre strictement maximal d'habitants de la commune selon population DGF \ pour l'attribution de la DSR. (1)</t>
+    <t>Potentiel financier moyen par habitant pour chaque groupe démographique (2)</t>
+  </si>
+  <si>
+    <t>Revenu moyen par habitant pour chaque groupe démographique (3)</t>
+  </si>
+  <si>
+    <t>Nombre strictement maximal d'habitants de la commune selon population DGF \ pour l'attribution de la DSR. (4)</t>
   </si>
   <si>
     <t>Limite de prise en compte de l'effort fiscal pour les fractions péréquation et cible de la DSR</t>
   </si>
   <si>
     <t>Part de la DSR (péréquation et cible) répartie en fonction du nombre d'enfants</t>
   </si>
   <si>
     <t>Part de la DSR (péréquation et cible) répartie en fonction de la longueur de voirie</t>
   </si>
   <si>
     <t>Part de la DSR (péréquation et cible) répartie en fonction du potentiel financier par habitant</t>
   </si>
   <si>
     <t>Part de la DSR (péréquation et cible) répartie en fonction du potentiel financier par hectare</t>
   </si>
   <si>
     <t>eligibilite</t>
   </si>
   <si>
     <t>Montant de l'enveloppe de la dotation de solidarité rurale (DSR) répartie en métropole \ au titre de sa fraction bourg-centre</t>
   </si>
   <si>
+    <t>Taux du montant de fraction bourg-centre de l'an précédent \ attribué à une commune en sortie d'éligibilité (1)</t>
+  </si>
+  <si>
     <t>Montant de l'enveloppe de la dotation de solidarité rurale (DSR) répartie en métropole \ au titre de sa fraction cible</t>
   </si>
   <si>
     <t>Montant de l'enveloppe de la dotation de solidarité rurale (DSR) répartie en métropole</t>
   </si>
   <si>
     <t>Montant de l'enveloppe de la dotation de solidarité rurale (DSR) \ répartie aux communes des départements et collectivités d'outre-mer</t>
   </si>
   <si>
     <t>Montant de l'enveloppe de la dotation de solidarité rurale (DSR) \ répartie en métropole et en outre-mer</t>
   </si>
   <si>
     <t>Montant de l'enveloppe de la dotation de solidarité rurale (DSR) répartie en métropole \ au titre de sa fraction péréquation</t>
   </si>
   <si>
     <t>Limite de ratio entre le potentiel financier (ou fiscal) moyen de la commune \ et le potentiel financier (ou fiscal) moyen des communes du même groupe démographique \ pour l'éligibilité à la fraction péréquation</t>
   </si>
   <si>
+    <t>Entre 1 e et 2 e</t>
+  </si>
+  <si>
+    <t>Entre 2 e et 3 e</t>
+  </si>
+  <si>
+    <t>Entre 3 e et 4 e</t>
+  </si>
+  <si>
+    <t>Entre 4 e et 5 e</t>
+  </si>
+  <si>
+    <t>Entre 5 e et 6 e</t>
+  </si>
+  <si>
+    <t>Entre 6 e et 7 e</t>
+  </si>
+  <si>
+    <t>Supérieur à 7 e</t>
+  </si>
+  <si>
+    <t>Facteur appliqué au score d'attribution de la DSR, fraction bourg-centre \ quand la commune appartient à une zone France Ruralités Revitalisation (FRR)</t>
+  </si>
+  <si>
     <t>Facteur appliqué au score d'attribution de la DSR, fraction bourg-centre \ quand la commune appartient à une Zone de Revitalisation Rurale (ZRR)</t>
   </si>
   <si>
     <t>Limite de prise en compte de l'effort fiscal</t>
   </si>
   <si>
     <t>Limite prise en compte de la population DGF dans le calcul de la fraction bourg-centre\ en nombre d'habitants</t>
   </si>
   <si>
     <t>Plafond de l'attribution de la DSR fraction bourg-centre pour une commune éligible \ en fonction de son attribution de l'année précédente</t>
   </si>
   <si>
     <t>Plancher de l'attribution de la DSR fraction bourg-centre pour une commune éligible en fonction de son attribution de l'année précédente</t>
   </si>
   <si>
     <t>exclusion</t>
   </si>
   <si>
     <t>Nombre strictement maximal d'habitants de la commune selon population DGF \ pour l'attribution de la DSR fraction bourg-centre si la commune est chef lieu d'arrondissement (dite 1ère fraction, type 2).</t>
   </si>
   <si>
     <t>Part minimale de la population du canton représentée \ par la commune pour être éligible à la fraction bourg-centre.</t>
   </si>
   <si>
+    <t>Plafond de l'attribution de la DSR fraction cible pour une commune éligible \ en fonction de son attribution de l'année précédente</t>
+  </si>
+  <si>
+    <t>Plancher de l'attribution de la DSR fraction cible pour une commune éligible \ en fonction de son attribution de l'année précédente</t>
+  </si>
+  <si>
     <t>Part de l'attribution de la DSR fraction cible par rapport à son montant de l'an passé \ pour une commune perdant son éligibilité</t>
   </si>
   <si>
     <t>indice_synthetique</t>
   </si>
   <si>
     <t>Limite en nombre de communes classées selon l'indice synthétique par ordre décroissant \ pour éligibilité à la fraction cible de la DSR</t>
   </si>
   <si>
+    <t>Facteur appliqué au score d'attribution de la DSR, fraction péréquation \ quand la commune appartient à une zone France Ruralités Revitalisation (FRR)</t>
+  </si>
+  <si>
     <t>Plafond de l'attribution de la DSR fraction péréquation pour une commune éligible \ en fonction de son attribution de l'année précédente</t>
   </si>
   <si>
     <t>Plancher de l'attribution de la DSR fraction péréquation pour une commune éligible \ en fonction de son attribution de l'année précédente</t>
   </si>
   <si>
     <t>Part de la population DGF de l'agglomération dans le département à partir de laquelle \ une commune est exclue de la fraction bourg-centre de la DSR</t>
   </si>
   <si>
     <t>Population DGF de l'agglomération à partir de laquelle \ une commune est exclue de la fraction bourg-centre de la DSR</t>
   </si>
   <si>
     <t>Population du chef lieu de canton à partir duquel une commune est exclue \ de la fraction bourg-centre sauf bien sûr pour les bureaux centralisateurs</t>
   </si>
   <si>
     <t>Population DGF de la plus grande commune de l'agglomération à partir de laquelle \ une commune est exclue de la fraction bourg-centre de la DSR.</t>
   </si>
   <si>
     <t>Ratio maximum de potentiel financier (ou fiscal) par habitant par rapport \ à la moyenne des potentiels financiers (ou fiscaux) des communes de moins de 10 000 habitants \ donnant lieu à l'exclusion d'une commune de la fraction bourg-centre de la DSR</t>
   </si>
   <si>
     <t>Part du potentiel financier par habitant dans l'indice synthétique d'éligibilité à la fraction cible de la DSR</t>
   </si>
   <si>
     <t>Part du revenu par habitant dans l'indice synthétique d'éligibilité à la fraction cible de la DSR</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>1,2 %</t>
+  </si>
+  <si>
+    <t>0,3 %</t>
+  </si>
+  <si>
+    <t>0,1 %</t>
+  </si>
+  <si>
+    <t>150 000 000 €</t>
+  </si>
+  <si>
+    <t>1,3 %</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>10 000 hab.</t>
+  </si>
+  <si>
+    <t>0,9 %</t>
+  </si>
+  <si>
+    <t>250 000 hab.</t>
+  </si>
+  <si>
+    <t>100 000 hab.</t>
+  </si>
+  <si>
+    <t>2 %</t>
+  </si>
+  <si>
+    <t>20 000 hab.</t>
+  </si>
+  <si>
+    <t>0,15 %</t>
+  </si>
+  <si>
+    <t>834 946 859 €</t>
+  </si>
+  <si>
+    <t>0,5</t>
+  </si>
+  <si>
+    <t>0,5 %</t>
+  </si>
+  <si>
+    <t>0,7 %</t>
+  </si>
+  <si>
+    <t>10 000 cne</t>
+  </si>
+  <si>
+    <t>493 408 669 €</t>
+  </si>
+  <si>
+    <t>0 €</t>
+  </si>
+  <si>
+    <t>2 218 271 476 €</t>
+  </si>
+  <si>
+    <t>159 073 427 €</t>
+  </si>
+  <si>
+    <t>2 377 344 903 €</t>
+  </si>
+  <si>
+    <t>1 029 616 401 €</t>
+  </si>
+  <si>
+    <t>836,188881 €</t>
+  </si>
+  <si>
+    <t>870,845596 €</t>
+  </si>
+  <si>
+    <t>937,970054 €</t>
+  </si>
+  <si>
+    <t>1 020,414991 €</t>
+  </si>
+  <si>
+    <t>1 113,198571 €</t>
+  </si>
+  <si>
+    <t>1 181,292513 €</t>
+  </si>
+  <si>
+    <t>1 276,022393 €</t>
+  </si>
+  <si>
+    <t>16 067,821169 €</t>
+  </si>
+  <si>
+    <t>16 665,443665 €</t>
+  </si>
+  <si>
+    <t>17 186,28486 €</t>
+  </si>
+  <si>
+    <t>17 607,958293 €</t>
+  </si>
+  <si>
+    <t>17 672,892534 €</t>
+  </si>
+  <si>
+    <t>17 674,984449 €</t>
+  </si>
+  <si>
+    <t>18 360,769794 €</t>
+  </si>
+  <si>
+    <t>Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2026, page 3; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=333 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2026, page 4; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=333 | DGCL - Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l’exercice 2026, page 7; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=333 | DGCL - Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l’exercice 2026, page 8; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=333</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>1,2 %</t>
-[...34 lines deleted...]
-  <si>
     <t>793 036 723 €</t>
   </si>
   <si>
-    <t>0,5 %</t>
-[...7 lines deleted...]
-  <si>
     <t>479 438 624 €</t>
   </si>
   <si>
-    <t>0 €</t>
-[...10 lines deleted...]
-  <si>
     <t>945 796 129 €</t>
   </si>
   <si>
-    <t>Article L2334-22 du Code général des collectivités territoriales, 2°; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051220597/2025-02-16 | Article L2334-22-1 du Code général des collectivités territoriales (fraction cible); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000023365694/2011-01-01 | Article 2334-13 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051220644/2025-02-16 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2025, page 4; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=293 | Délibération n°2025-1 - Répartition de la dotation globale de fonctionnement (DGF) pour 2025, Comité des finances locales, Séance du 4 mars 2025; https://www.collectivites-locales.gouv.fr/files/files/1.%20Connaitre%20les%20acteurs%20et%20les%20institutions/4.%20Organismes%20consultatifs/CFL/Délibération%202025-1%20-%20Répartition%20de%20la%20DGF.pdf | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2025; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=293 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2025, page 4; https://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=293 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2025, page 3; https://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=293</t>
-[...2 lines deleted...]
-    <t/>
+    <t>845,156599 €</t>
+  </si>
+  <si>
+    <t>865,834388 €</t>
+  </si>
+  <si>
+    <t>941,0866 €</t>
+  </si>
+  <si>
+    <t>1 022,412371 €</t>
+  </si>
+  <si>
+    <t>1 113,106428 €</t>
+  </si>
+  <si>
+    <t>1 185,401376 €</t>
+  </si>
+  <si>
+    <t>1 280,623569 €</t>
+  </si>
+  <si>
+    <t>15 222,736077 €</t>
+  </si>
+  <si>
+    <t>15 850,913123 €</t>
+  </si>
+  <si>
+    <t>16 346,414731 €</t>
+  </si>
+  <si>
+    <t>16 762,202054 €</t>
+  </si>
+  <si>
+    <t>16 882,909824 €</t>
+  </si>
+  <si>
+    <t>16 945,310712 €</t>
+  </si>
+  <si>
+    <t>17 306,924897 €</t>
+  </si>
+  <si>
+    <t>Article L2334-22 du Code général des collectivités territoriales, 2°; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051220597/2025-02-16 | Article L2334-22-1 du Code général des collectivités territoriales (fraction cible); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000023365694/2011-01-01 | Article 2334-13 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051220644/2025-02-16 | Article L.2334-21 du Code général des collectivités locales (CGCT); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051220604/2025-02-16 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2025, page 4; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=293 | Délibération n°2025-1 - Répartition de la dotation globale de fonctionnement (DGF) pour 2025, Comité des finances locales, Séance du 4 mars 2025; https://www.collectivites-locales.gouv.fr/files/files/1.%20Connaitre%20les%20acteurs%20et%20les%20institutions/4.%20Organismes%20consultatifs/CFL/Délibération%202025-1%20-%20Répartition%20de%20la%20DGF.pdf | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2025; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=293 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2025, page 4; https://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=293 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2025, page 3; https://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=293 | DGCL - Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2025, page 7; https://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=293 | DGCL - Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2025, page 8; https://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=293</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait de l'Article L2334-22 concernant la répartition de la fraction péréquation :
 ° Pour 30 % de son montant, proportionnellement à la longueur de la voirie (...).
 Un décret en Conseil d'Etat définit les types de voies prises en compte
 parmi celles recensées par l'Institut national de l'information géographique
 et forestière au 1er janvier de l'année de répartition.
 D'après l'article L2334-22-1, le montant attribué pour la fraction cible
 créée en 2011 est calculé dans les conditions prévues à l'article L. 2334-22 (...).
+ | Suite à la réforme des zones de revitalisation rurale (ZRR) 
+du quatrième axe du plan France ruralités, un nouveau zonage
+« France Ruralités Revitalisation » (FRR) est créé.
+Extrait de l'article 2334-21 du CGCT :
+« L'attribution revenant à chaque commune est déterminée en fonction :
+(...)
+d) D'un coefficient multiplicateur égal à 1,3 pour les communes 
+dont le territoire ou une partie du territoire est situé 
+dans des zones France ruralités revitalisation mentionnées 
+aux II et III de l'article 44 quindecies A du code général des impôts
+et les communes qui bénéficient des effets du classement 
+en zone France ruralités revitalisation pour l'ensemble 
+ou une partie de leur territoire en application du IV 
+de l'article 99 de la loi n° 2025-127 du 14 février 2025
+de finances pour 2025. »  
  | La Délibération n°2025-1 du CFL, 2ème page, 3) ne cite pas de majoration de DSR (à la différence de la DSU) : 
 En application du dernier alinéa de l'article L. 2334-13 du code général des collectivités
 territoriales (CGCT), le comité décide d'accorder à la dotation de solidarité rurale (DSR) (...)
 les augmentations prévues par la loi, soit 150 M€ pour la DSR (...).
 Extrait de la note DGCL DSR de 2025, page 2 : Ce montant n'a pas été majoré par le CFL.
  | Le montant peut également être retrouvé en sommant les fractions métropole 2025 :
 = 793_036_723 + 945_796_129 + 479_438_624
 Ou, par soustraction de la quote-part outre-mer à l'enveloppe totale :
 = 2_377_344_903 - 159_073_427
  | Le montant total de la DSR 2025 correspond au montant 2024 \ augmenté des 150 M€ définis par la loi.</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>751 164 175 €</t>
   </si>
   <si>
     <t>465 481 107 €</t>
   </si>
   <si>
     <t>2 078 696 315 €</t>
   </si>
   <si>
     <t>148 648 588 €</t>
   </si>
   <si>
     <t>2 227 344 903 €</t>
   </si>
   <si>
     <t>862 051 033 €</t>
   </si>
   <si>
-    <t>Article L2334-13 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048849554/2024-01-01/ | LOI n° 2023-1322 du 29 décembre 2023 - article 240; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000048727612 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2024; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=258 | Délibération 2024-1 - Répartition de la dotation globale de fonctionnement (DGF) pour 2024, Comité des finances locales, Séance du 6 février 2024; https://www.collectivites-locales.gouv.fr/files/files/1.%20Connaitre%20les%20acteurs%20et%20les%20institutions/4.%20Organismes%20consultatifs/CFL/Délibération%202024-1%20-%20Répartition%20DGF%202024.pdf</t>
+    <t>795,186299 €</t>
+  </si>
+  <si>
+    <t>845,827838 €</t>
+  </si>
+  <si>
+    <t>911,44122 €</t>
+  </si>
+  <si>
+    <t>993,987512 €</t>
+  </si>
+  <si>
+    <t>1 079,494304 €</t>
+  </si>
+  <si>
+    <t>1 153,788104 €</t>
+  </si>
+  <si>
+    <t>1 238,959829 €</t>
+  </si>
+  <si>
+    <t>14 533,980793 €</t>
+  </si>
+  <si>
+    <t>15 195 928 096 €</t>
+  </si>
+  <si>
+    <t>15 661,345148 €</t>
+  </si>
+  <si>
+    <t>16 085,240825 €</t>
+  </si>
+  <si>
+    <t>16 226,905888 €</t>
+  </si>
+  <si>
+    <t>16 287,15875 €</t>
+  </si>
+  <si>
+    <t>16 572,240707 €</t>
+  </si>
+  <si>
+    <t>Article L2334-13 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048849554/2024-01-01/ | LOI n° 2023-1322 du 29 décembre 2023 - article 240; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000048727612 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2024; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=258 | Délibération 2024-1 - Répartition de la dotation globale de fonctionnement (DGF) pour 2024, Comité des finances locales, Séance du 6 février 2024; https://www.collectivites-locales.gouv.fr/files/files/1.%20Connaitre%20les%20acteurs%20et%20les%20institutions/4.%20Organismes%20consultatifs/CFL/Délibération%202024-1%20-%20Répartition%20DGF%202024.pdf | Article L.2334-22 du Code général des collectivités locales (CGCT); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048849493/2023-12-31 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2024, page 6; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=258 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2024, pages 2 et 7; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=258</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait de l'Article L2334-13 du CGCT : « En 2024, l'augmentation de la dotation d'aménagement des communes
 est affectée (...) pour 150 millions d'euros à la dotation de solidarité rurale. ».
  | La Délibération 2024-1 du CFL, 2ème page, 3) ne cite pas de majoration de DSR (à la différence de la DSU) : 
 En application du dernier alinéa de l'article L. 2334-13 du code général des collectivités
 territoriales (CGCT), le comité décide d'accorder à la dotation de solidarité rurale (DSR) (...)
 les augmentations prévues par la loi, soit 150 M€ pour la DSR (...).
 Extrait de la note DGCL DSR de 2024, page 2 : Ce montant n'a pas été majoré par le CFL.
  | Le montant peut également être retrouvé en sommant les fractions métropole 2024 :
 = 751_164_175 + 862_051_033 + 465_481_107
- | Le montant total de la DSR 2024 correspond au montant 2023 \ augmenté des 150 M€ définis par la loi.</t>
+ | Le montant total de la DSR 2024 correspond au montant 2023 \ augmenté des 150 M€ définis par la loi. | Suite à la réforme des zones de revitalisation rurale (ZRR) 
+du quatrième axe du plan France ruralités, un nouveau zonage
+« France Ruralités Revitalisation » (FRR) est créé.
+D'après les notes DGCL DSR 2024 et 2025, ce zonage est ajouté
+à la fraction péréquation à partir de 2025 (même s'il apparaît
+dans la loi en 2024).
+Extrait de l'article L.2334-22 du CGCT (avant-dernier alinéa) du 31/12/2023 :
+« Les communes situées dans des zones France ruralités revitalisation
+définies à l'article 44 quindecies A du code général des impôts
+bénéficient d'un coefficient multiplicateur égal à 1,2. »  
+</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>200 000 000 €</t>
   </si>
   <si>
     <t>709 292 829 €</t>
   </si>
   <si>
     <t>451 523 992 €</t>
   </si>
   <si>
     <t>1 939 125 162 €</t>
   </si>
   <si>
     <t>138 219 742 €</t>
   </si>
   <si>
     <t>2 077 344 903 €</t>
   </si>
   <si>
     <t>778 308 341 €</t>
   </si>
   <si>
-    <t>Article L2334-13 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048849554/2023-01-01/ | LOI n°2022-1726 du 30 décembre 2022 - art. 195 (V); https://www.legifrance.gouv.fr/jorf/id/JORFARTI000046845844 | DGCL - Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercice 2023; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=223 | Article L2334-13 du Code général des collectivités territoriales (CGCT); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000046873661/2023-01-01 | V de l'article 195 de la loi n°2022-1726 du 30 décembre 2022; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000046845844 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercice 2023; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=223</t>
+    <t>728,841931 €</t>
+  </si>
+  <si>
+    <t>786,612925 €</t>
+  </si>
+  <si>
+    <t>846,88062 €</t>
+  </si>
+  <si>
+    <t>930,13652 €</t>
+  </si>
+  <si>
+    <t>1 011,848942 €</t>
+  </si>
+  <si>
+    <t>1 082,166478 €</t>
+  </si>
+  <si>
+    <t>1 151,96605 €</t>
+  </si>
+  <si>
+    <t>Article L2334-13 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048849554/2023-01-01/ | LOI n°2022-1726 du 30 décembre 2022 - art. 195 (V); https://www.legifrance.gouv.fr/jorf/id/JORFARTI000046845844 | DGCL - Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercice 2023; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=223 | Article L2334-13 du Code général des collectivités territoriales (CGCT); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000046873661/2023-01-01 | V de l'article 195 de la loi n°2022-1726 du 30 décembre 2022; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000046845844 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercice 2023; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=223 | DGCL - Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercice 2023, page 6; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=223</t>
   </si>
   <si>
     <t xml:space="preserve">En 2023 d'après https://www.collectivites-locales.gouv.fr/ce-qui-change-au-1er-janvier-2023-pour-les-collectivites-territoriales : 
 "Grâce à cet effort inédit depuis 13 ans, 95 % des communes verront leur dotation se maintenir ou progresser, 
 contre la moitié en 2022 et un tiers en 2023 si rien n’avait été fait."
  | Extrait de la note DGCL DSR de 2023, page 2 : La loi de finances pour 2023 a suspendu l'application, en 2023, du dernier alinéa
 de l'article  L.2334-13 du CGCT, qui permet au comité des finances locales de minorer le montant réparti au titre 
 de la dotation forfaitaire des communes pour majorer la hausse des dotations de péréquation, dont la DSR.
 Par ailleurs, la note au bas de l'article L.2334-13 du CGCT indique : Conformément au V de l'article 195
 de la loi n° 2022-1726 du 30 décembre 2022, le dernier alinéa du présent article ne s'applique pas en 2023.
  | Le montant peut également être retrouvé en sommant les fractions métropole 2023 :
 = 709 292 829 + 778 308 341 + 451 523 992
 </t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>95 000 000 €</t>
   </si>
   <si>
     <t>654 841 090 €</t>
   </si>
   <si>
     <t>433 373 412 €</t>
   </si>
   <si>
     <t>1 757 619 365 €</t>
   </si>
   <si>
     <t>119 725 538 €</t>
   </si>
   <si>
     <t>1 877 344 903 €</t>
   </si>
   <si>
     <t>669 404 863 €</t>
   </si>
   <si>
-    <t>Note d'information relative à la répartition de la dotation de solidarité rurale (DSR) \ pour l'exercice 2022, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=181 | DGCL - Note d'information relative à la répartition de la dotation de solidarité rurale (DSR) \ pour l'exercice 2022; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=181 | Note d'information relative à la répartition de la dotation de solidarité rurale (DSR) pour l'exercice 2022, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=181</t>
+    <t>693,302674 €</t>
+  </si>
+  <si>
+    <t>756,531729 €</t>
+  </si>
+  <si>
+    <t>816,430034 €</t>
+  </si>
+  <si>
+    <t>895,556764 €</t>
+  </si>
+  <si>
+    <t>974,309612 €</t>
+  </si>
+  <si>
+    <t>1 034,427553 €</t>
+  </si>
+  <si>
+    <t>1 098,736844 €</t>
+  </si>
+  <si>
+    <t>Note d'information relative à la répartition de la dotation de solidarité rurale (DSR) \ pour l'exercice 2022, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=181 | DGCL - Note d'information relative à la répartition de la dotation de solidarité rurale (DSR) \ pour l'exercice 2022; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=181 | Note d'information relative à la répartition de la dotation de solidarité rurale (DSR) pour l'exercice 2022, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=181 | DGCL - Note d'information relative à la répartition de la dotation de solidarité rurale (DSR) \ pour l'exercice 2022, Annexe 1, 2); http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=181</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait de la note DGCL DSR de 2022, page 2 : En application du dernier alinéa de l'article L.2334-13 du CGCT, le comité des finances locales
 pouvait, s'il le souhaitait, majorer cette hausse. Lors de sa séance du 8 février 2022, le comité a décidé de ne pas augmenter ce montant.
  | Le montant peut également être retrouvé en sommant les fraction métropole 2022 :
 = 654 841 090 + 669 404 863 + 433 373 412
  | Le montant indiqué a été calculé par soustraction de la quote-part métropole
 au montant total = 1_877_344_903 - 1_757_619_365.
 </t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>90 000 000 €</t>
   </si>
   <si>
     <t>617 345 907 €</t>
   </si>
   <si>
     <t>395 878 229 €</t>
   </si>
   <si>
     <t>1 674 296 736 €</t>
   </si>
   <si>
     <t>108 048 167 €</t>
   </si>
   <si>
     <t>1 782 344 903 €</t>
   </si>
   <si>
     <t>661 072 600 €</t>
   </si>
   <si>
-    <t>Note d'information du 29 juin 2021 relative à la répartition \ de la dotation de solidarité rurale (DSR) en 2021, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=145 | DGCL - Note d'information du 29 juin 2021 relative à la répartition \ de la dotation de solidarité rurale (DSR) en 2021; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=145 | Note d'information du 29 juin 2021 relative à la répartition de la dotation de solidarité rurale (DSR) en 2021, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=145</t>
+    <t>689,147749 €</t>
+  </si>
+  <si>
+    <t>754,331882 €</t>
+  </si>
+  <si>
+    <t>815,513548 €</t>
+  </si>
+  <si>
+    <t>895,394827 €</t>
+  </si>
+  <si>
+    <t>974,319672 €</t>
+  </si>
+  <si>
+    <t>1 040,786838 €</t>
+  </si>
+  <si>
+    <t>1 101,608511 €</t>
+  </si>
+  <si>
+    <t>Note d'information du 29 juin 2021 relative à la répartition \ de la dotation de solidarité rurale (DSR) en 2021, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=145 | DGCL - Note d'information du 29 juin 2021 relative à la répartition \ de la dotation de solidarité rurale (DSR) en 2021; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=145 | Note d'information du 29 juin 2021 relative à la répartition de la dotation de solidarité rurale (DSR) en 2021, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=145 | DGCL - Note d'information du 29 juin 2021 relative à la répartition \ de la dotation de solidarité rurale (DSR) en 2021, page 7; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=145</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait de la note DGCL DSR de 2021, page 2 : En application du dernier alinéa de l'article L.2334-13 du CGCT, le comité des finances locales
 pouvait, s'il le souhaitait, majorer cette hausse. Lors de sa séance du 9 février 2021, le comité a décidé de ne pas augmenter ce montant.
  | Le montant peut également être retrouvé en sommant les fraction métropole 2021 :
 = 617 345 907 + 661 072 600 + 395 878 229
  | Le montant indiqué a été calculé par soustraction de la quote-part métropole
 au montant total =  1_782_344_903 - 1_674_296_736.
 Le montant de l'année précédente, 2020, reste lui à préciser.
 </t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>581 804 312 €</t>
   </si>
   <si>
     <t>360 336 634 €</t>
   </si>
   <si>
     <t>1 595 315 414 €</t>
   </si>
   <si>
     <t>88 265 451 €</t>
   </si>
   <si>
     <t>1 959 314 414 €</t>
   </si>
   <si>
     <t>653 174 468 €</t>
   </si>
   <si>
-    <t>Article L2334-13 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048849554/2020-08-11/ | DGCL - Note d’information du 21 juillet 2020 relative à la répartition de la dotation de solidarité rurale (DSR) en 2020; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=123 | Note d'information du 21 juillet 2020 relative à la répartition de la dotation de solidarité rurale (DSR) en 2020, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=123 | DGCL - Note d’information du 21 juillet 2020 relative à la répartition \ de la dotation de solidarité rurale (DSR) en 2020; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=123 | Note d’information du 21 juillet 2020 relative à la répartition \ de la dotation de solidarité rurale (DSR) en 2020; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=123</t>
+    <t>676,709406 €</t>
+  </si>
+  <si>
+    <t>741,512715 €</t>
+  </si>
+  <si>
+    <t>805,922964 €</t>
+  </si>
+  <si>
+    <t>882,541736 €</t>
+  </si>
+  <si>
+    <t>960,160086 €</t>
+  </si>
+  <si>
+    <t>1 032,094538 €</t>
+  </si>
+  <si>
+    <t>1 099,682382 €</t>
+  </si>
+  <si>
+    <t>Article L2334-13 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048849554/2020-08-11/ | DGCL - Note d’information du 21 juillet 2020 relative à la répartition de la dotation de solidarité rurale (DSR) en 2020; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=123 | Note d'information du 21 juillet 2020 relative à la répartition de la dotation de solidarité rurale (DSR) en 2020, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=123 | DGCL - Note d’information du 21 juillet 2020 relative à la répartition \ de la dotation de solidarité rurale (DSR) en 2020; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=123 | Note d’information du 21 juillet 2020 relative à la répartition \ de la dotation de solidarité rurale (DSR) en 2020; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=123 | DGCL - Note d’information du 21 juillet 2020 relative à la répartition \ de la dotation de solidarité rurale (DSR) en 2020, page 7; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=123</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait de la note DGCL DSR de 2020, page 2 : En application du dernier alinéa de l'article L.2334-13 du CGCT, le comité des finances locales
 pouvait, s'il le souhaitait, majorer cette hausse. Lors de sa séance du 4 février 2020, le comité a décidé de ne pas augmenter ce montant.
  | Le montant peut également être retrouvé en sommant les fraction métropole 2020 :
 = 581 804 312 + 653 174 468 + 360 336 634
  | Le montant de l'année précédente, 2019, reste à clarifier car si l'on soustrait au montant 2020 l'augmentation 2020, on obtient le montant 2019 = 1_869_314_414 = 1_959_314_414 - 90_000_000 mais si l'on somme les montants métropole et outre-mer indiqués dans la note DGCL 2019 on obtient 1_602_344_903 = 1_514_079_452 + 88_265_451</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>545 248 129 €</t>
   </si>
   <si>
     <t>323 780 451 €</t>
   </si>
   <si>
     <t>1 514 079 452 €</t>
   </si>
   <si>
     <t>1 869 314 414 €</t>
   </si>
   <si>
     <t>645 050 872 €</t>
   </si>
   <si>
-    <t>Article L2334-22 du Code général des collectivités locales (proportion d'élèves); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390864/1996-02-24 | Note d'information du 14 juin 2019 relative à la dotation de solidarité rurale \ pour l'exercice 2019, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=94 | DGCL - Note d'information du 14 juin 2019 relative à la dotation de solidarité rurale \ pour l'exercice 2019; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=94 | Article L.2334-22-1 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000037994647/2018-12-31</t>
+    <t>657,114759 €</t>
+  </si>
+  <si>
+    <t>722,315256 €</t>
+  </si>
+  <si>
+    <t>785,439563 €</t>
+  </si>
+  <si>
+    <t>862,218176 €</t>
+  </si>
+  <si>
+    <t>940,663574 €</t>
+  </si>
+  <si>
+    <t>1 016,450575 €</t>
+  </si>
+  <si>
+    <t>1 073,239296 €</t>
+  </si>
+  <si>
+    <t>Article L2334-22 du Code général des collectivités locales (proportion d'élèves); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390864/1996-02-24 | Note d'information du 14 juin 2019 relative à la dotation de solidarité rurale \ pour l'exercice 2019, page 2; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=94 | DGCL - Note d'information du 14 juin 2019 relative à la dotation de solidarité rurale \ pour l'exercice 2019; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=94 | Article L.2334-22-1 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000037994647/2018-12-31 | DGCL - Note d'information du 14 juin 2019 relative à la dotation de solidarité rurale \ pour l'exercice 2019, page 7; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=94</t>
   </si>
   <si>
     <t xml:space="preserve">Les augmentations des années antérieures seraient les suivantes (références à compléter) :
 2014-01-01: 39_000_000
 2015-01-01: 117_000_000
 2016-01-01: 117_000_000
 2017-01-01: 180_000_000
 2018-01-01: 90_000_000
  | Extrait de l'article L.2334-22-1 : Lorsqu'une commune cesse de remplir les conditions requises
 pour bénéficier de cette fraction de la dotation de solidarité rurale,
 cette commune perçoit, à titre de garantie non renouvelable, une attribution
 égale à la moitié de celle qu'elle a perçue l'année précédente.
  | Le montant peut également être retrouvé en sommant les fractions métropole 2019.
 </t>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
   <si>
     <t>Article L2334-13 du Code général des collectivités territoriales</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
@@ -509,118 +825,143 @@
     <t>01/01/2013</t>
   </si>
   <si>
     <t>Article L2334-22-1 du Code général des collectivités territoriales</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>Article L.2334-21 du Code général des collectivités locales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025076267/2011-12-30 | Article L2334-22 du Code général des collectivités locales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025076263/2011-12-30</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait de l'article L.2334-21 du CGCT : l'attribution d'une commune éligible 
 ne peut être (...) supérieure à 120 % du montant perçu l'année précédente.
  | Extrait de l'article L.2334-21 du CGCT : l'attribution d'une commune éligible 
 ne peut être (...) inférieure à 90 % (...) du montant perçu l'année précédente.
 </t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>01/01/2005</t>
   </si>
   <si>
-    <t>Article L2334-22 du Code général des collectivités locales (proportion d'enfants); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390866/2004-12-31 | Article L2334-22 du Code général des collectivités locales, 3° (fraction péréquation); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051220597/2025-02-16 | Article L2334-22-1 du Code général des collectivités territoriales (fraction cible); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000023365694/2011-01-01 | Article L2334-22 du Code général des collectivités territoriales, 1° (fraction péréquation); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390866/2004-12-31 | Article L2334-22 du Code général des collectivités territoriales, 4° (fraction péréquation); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390866/2004-12-31 | Article L.2334-21 du Code général des collectivités locales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390861/2005-01-19</t>
+    <t>Article L2334-22 du Code général des collectivités locales (proportion d'enfants); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390866/2004-12-31 | Article L2334-22 du Code général des collectivités locales, 3° (fraction péréquation); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051220597/2025-02-16 | Article L2334-22-1 du Code général des collectivités territoriales (fraction cible); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000023365694/2011-01-01 | Article L2334-22 du Code général des collectivités territoriales, 1° (fraction péréquation); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390866/2004-12-31 | Article L2334-22 du Code général des collectivités territoriales, 4° (fraction péréquation); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390866/2004-12-31 | Article L.2334-21 du Code général des collectivités locales (CGCT); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390861/2005-01-19</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait de l'Article L2334-22 concernant la répartition de la fraction péréquation : 
 3° Pour 30 % de son montant, proportionnellement au nombre d'enfants 
 de trois à seize ans domiciliés dans la commune, établi lors du dernier recensement.
 D'après l'article L2334-22-1, le montant attribué pour la fraction cible
 créée en 2011 est calculé dans les conditions prévues à l'article L. 2334-22 (...).
  | L'article L2334-22 définit la fraction péréquation.
 De 1996 à 2004, le potentiel fiscal par habitant est pris en considération.
 En 2005, il est remplacé par le potentiel financier par habitant.
 D'après l'article L2334-22-1, le montant attribué pour la fraction cible
 créée en 2011 est calculé dans les conditions prévues à l'article L. 2334-22 (...).
  | L'article L2334-22 définit la fraction péréquation.
 De 1996 à 2004, le potentiel fiscal par hectare est pris en considération.
 En 2005, il est remplacé par le potentiel financier par hectare.
 D'après l'article L2334-22-1, le montant attribué pour la fraction cible
 créée en 2011 est calculé dans les conditions prévues à l'article L. 2334-22 (...).
- | Extrait de l'article L.2334-21 du CGCT : L'attribution revenant à chaque commune est déterminée en fonction
-(...) d) D'un coefficient multiplicateur égal à 1,3 pour les communes situées en zones de revitalisation rurale 
+ | Extrait de l'article L.2334-21 du CGCT : 
+L'attribution revenant à chaque commune est déterminée en fonction
+(...) d) D'un coefficient multiplicateur égal à 1,3 
+pour les communes situées en zones de revitalisation rurale 
 telles que définies à l'article 1465 A du code général des impôts.
 </t>
   </si>
   <si>
     <t>01/01/1996</t>
   </si>
   <si>
     <t>Article L2334-22 du Code général des collectivités territoriales (1ère version de l'article, DSR à 2 fractions); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390864/1996-02-24 | Note technique relative aux modalités de répartition de la dotation de solidarité rurale (DSR) \ au titre de l'exercie 2025, page 12; https://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=293 | Article L2334-22-1 du Code général des collectivités territoriales (fraction cible); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000023365694/2011-01-01 | Article L2334-22 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390864/1996-02-24 | Article L.2334-21 du Code général des collectivités locales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390858/1996-02-24 | Article L.2334-22-1 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390864/1996-02-24 | Article 2334-20 du Code général des collectivités territoriales (1ère version de l'article, DSR à 2 fractions); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390856/1996-02-24 | Article 2334-20 du Code général des collectivités territoriales (DSR à 3 fractions); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051220608/2025-02-16</t>
   </si>
   <si>
     <t xml:space="preserve">L'article L2334-22 définit la fraction péréquation.
 De 1996 à 2004, l'autre paramètre de pondération de la population est le potentiel fiscal par habitant.
 En 2005, il est remplacé par le potentiel financier par habitant.
 En 2011, la fraction cible est créée en tant que 3ème fraction de la DSR.
 D'après l'article L2334-22-1, le montant attribué pour la fraction cible
 est calculé dans les conditions prévues à l'article L. 2334-22 (...).
  | Extrait de l'Article L2334-22 concernant la répartition de la fraction péréquation : 
 3° Pour 30 p. 100 de son montant, proportionnellement au nombre d'élèves
  relevant de l'enseignement obligatoire et préélémentaire, domiciliés dans la commune
  | Extrait de l'Article L2334-22 concernant la répartition de la fraction péréquation :
 2° Pour 30 p. 100 de son montant, proportionnellement à la longueur de la voirie
 classée dans le domaine public communal (...).
  | Extrait de l'article L.2334-21 du CGCT : L'attribution revenant à chaque commune est déterminée en fonction
 (...) c) De l'effort fiscal pris en compte dans la limite de 1,2.
 Par ailleurs, les conditions d'attribution complémentaires évoluent en 2005.
  | Extrait de l'article L.2334-21 du CGCT : Ne peuvent être éligibles les communes :
 1° Situées dans une agglomération : a) Représentant au moins 10 p. 100
 de la population du département ou comptant plus de 250 000 habitants (...).
  | Extrait de l'article L.2334-21 du CGCT : Ne peuvent être éligibles les communes :
 1° Situées dans une agglomération : (...) 4° Dont le potentiel fiscal par habitant est supérieur
 au double du potentiel fiscal moyen par habitant des communes de moins de 10 000 habitants.
  | Extrait de l'article L.2334-21 du CGCT : La première fraction de la dotation de solidarité rurale
 est attribuée aux communes dont la population représente au moins 15 p. 100 de la population du canton (...).
  | L'article L.2334-22 définit la fraction péréquation.
 De 1996 à 2004, le potentiel fiscal par habitant est pris en considération.
 En 2005, il est remplacé par le potentiel financier par habitant.
 Extrait de l'article au 24 février 1996 : La seconde fraction de la dotation de solidarité rurale
 est attribuée aux communes dont le potentiel fiscal par habitant, tel qu'il est défini
 à l'article L. 2334-4, est inférieur au double du potentiel fiscal moyen par habitant des communes
 appartenant au même groupe démographique.
 </t>
   </si>
   <si>
+    <t>01/01/1994</t>
+  </si>
+  <si>
+    <t>Article L234-13 du Code des communes; https://www.legifrance.gouv.fr/codes/id/LEGIARTI000006346186/1994-01-04 | Article L2334-21 du Code général des collectivités territoriales (CGCT); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390858/1996-02-24</t>
+  </si>
+  <si>
     <t xml:space="preserve">[2019] La dotation de solidarité rurale est attribuée pour tenir compte, 
 d'une part, des charges que supportent les communes rurales 
 pour maintenir un niveau de services suffisant, 
 et d'autre part, de l'insuffisance de leurs ressources fiscales.
-(1) Ce nombre est un plafond pour la DSR mais ce même montant est un seuil pour la DSU
+(1) Extrait de l'article L2334-21 du CGCT :
+« Lorsqu'une commune cesse de remplir les conditions requises pour bénéficier
+de cette fraction de la dotation de solidarité rurale, cette commune perçoit,
+à titre de garantie non renouvelable, une attribution égale 
+à la moitié de celle qu'elle a perçue l'année précédente. »
+(2) Barème par index de strate démographique (décrite par le paramètre population.groupes_demographiques)
+de la moins à la plus peuplée indiquant le potentiel financier moyen par habitant sur l'année.
+Les 7 strates traitées comptent de 0 à 9 999 habitant(s).
+(3) Revenu moyen calculé sur 3 années à partir de 2024 : 
+l'article 240 de la loi de finances pour 2024 a introduit ce lissage pour l'estimation
+de l'éligibilité à la fraction cible de la DSR afin de réduire le nombre d'entrées et sorties de communes
+suite à la variation de ce critère. Cette variation peut parfois être très forte d'une année sur l'autre
+pour les communes faiblement peuplées (src : note DGCL DSR 2024 page 2).
+Barème par index de strate démographique (décrite par le paramètre population.groupes_demographiques)
+de la moins à la plus peuplée indiquant le revenu moyen par habitant sur l'année.
+Les 7 strates traitées comptent de 0 à 9 999 habitant(s).
+Revenu de la 7ème strate pris en compte pour les communes nouvelles de plus de 10 000 habitants.
+(4) Ce nombre est un plafond pour la DSR mais ce même montant est un seuil pour la DSU
 où il est nommé : dotation_solidarite_urbaine.eligibilite.seuil_haut_nombre_habitants</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -965,2333 +1306,3801 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000036433136/2018-01-01" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000033814588/2017-01-01" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000031792445/2016-01-01" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000030024447/2015-01-01" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028417707/2014-01-01" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000026948605/2013-01-01" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000023365694/2011-01-01" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AK24"/>
+  <dimension ref="A1:BD26"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:56" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
-      <c r="AI1" s="1" t="s">
+      <c r="AI1" s="1"/>
+      <c r="AJ1" s="1"/>
+      <c r="AK1" s="1"/>
+      <c r="AL1" s="1"/>
+      <c r="AM1" s="1"/>
+      <c r="AN1" s="1"/>
+      <c r="AO1" s="1"/>
+      <c r="AP1" s="1"/>
+      <c r="AQ1" s="1"/>
+      <c r="AR1" s="1"/>
+      <c r="AS1" s="1"/>
+      <c r="AT1" s="1"/>
+      <c r="AU1" s="1"/>
+      <c r="AV1" s="1"/>
+      <c r="AW1" s="1"/>
+      <c r="AX1" s="1"/>
+      <c r="AY1" s="1"/>
+      <c r="AZ1" s="1"/>
+      <c r="BA1" s="1"/>
+      <c r="BB1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="AJ1" s="1" t="s">
+      <c r="BC1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="AK1" s="1" t="s">
+      <c r="BD1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:56" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
-      <c r="U2" s="1" t="s">
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="V2" s="1"/>
-      <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
-      <c r="Z2" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="AE2" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="AE2" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
+      <c r="AL2" s="1"/>
+      <c r="AM2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AN2" s="1"/>
+      <c r="AO2" s="1"/>
+      <c r="AP2" s="1"/>
+      <c r="AQ2" s="1"/>
+      <c r="AR2" s="1"/>
+      <c r="AS2" s="1"/>
+      <c r="AT2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU2" s="1"/>
+      <c r="AV2" s="1"/>
+      <c r="AW2" s="1"/>
+      <c r="AX2" s="1"/>
+      <c r="AY2" s="1"/>
+      <c r="AZ2" s="1"/>
+      <c r="BA2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB2" s="1"/>
+      <c r="BC2" s="1"/>
+      <c r="BD2" s="1"/>
     </row>
-    <row r="3" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:56" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
-      <c r="M3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
-      <c r="T3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T3" s="1"/>
       <c r="U3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W3" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="V3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="W3" s="1"/>
       <c r="X3" s="1"/>
-      <c r="Y3" s="1" t="s">
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="Z3" s="1"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
       <c r="AC3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="AD3" s="1" t="s">
+      <c r="AD3" s="1"/>
+      <c r="AE3" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AF3" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AG3" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH3" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="AE3" s="1"/>
-[...6 lines deleted...]
-      <c r="AH3" s="1"/>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1"/>
-      <c r="AK3" s="1"/>
+      <c r="AK3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AL3" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AN3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO3" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AP3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ3" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AR3" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AS3" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AT3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AU3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AV3" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AW3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AX3" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY3" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AZ3" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="BA3" s="1"/>
+      <c r="BB3" s="1"/>
+      <c r="BC3" s="1"/>
+      <c r="BD3" s="1"/>
     </row>
-    <row r="4" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:56" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="N4" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
-      <c r="R4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R4" s="1"/>
       <c r="S4" s="1" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-      <c r="W4" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="T4" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="X4" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="Z4" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="Y4" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z4" s="1" t="s">
+        <v>48</v>
+      </c>
       <c r="AA4" s="1"/>
-      <c r="AB4" s="1"/>
+      <c r="AB4" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="AC4" s="1"/>
-      <c r="AD4" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4" s="1"/>
+      <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
-      <c r="AH4" s="1"/>
-[...1 lines deleted...]
-      <c r="AJ4" s="1"/>
+      <c r="AH4" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI4" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ4" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="AK4" s="1"/>
+      <c r="AL4" s="1"/>
+      <c r="AM4" s="1"/>
+      <c r="AN4" s="1"/>
+      <c r="AO4" s="1"/>
+      <c r="AP4" s="1"/>
+      <c r="AQ4" s="1"/>
+      <c r="AR4" s="1"/>
+      <c r="AS4" s="1"/>
+      <c r="AT4" s="1"/>
+      <c r="AU4" s="1"/>
+      <c r="AV4" s="1"/>
+      <c r="AW4" s="1"/>
+      <c r="AX4" s="1"/>
+      <c r="AY4" s="1"/>
+      <c r="AZ4" s="1"/>
+      <c r="BA4" s="1"/>
+      <c r="BB4" s="1"/>
+      <c r="BC4" s="1"/>
+      <c r="BD4" s="1"/>
     </row>
-    <row r="5" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:56" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
-      <c r="M5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M5" s="1"/>
       <c r="N5" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="P5" s="1" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="Q5" s="1" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="R5" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="R5" s="1" t="s">
+        <v>57</v>
+      </c>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
-      <c r="V5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
-      <c r="Z5" s="1"/>
-      <c r="AA5" s="1"/>
+      <c r="Z5" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA5" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="AB5" s="1"/>
       <c r="AC5" s="1"/>
       <c r="AD5" s="1"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
+      <c r="AL5" s="1"/>
+      <c r="AM5" s="1"/>
+      <c r="AN5" s="1"/>
+      <c r="AO5" s="1"/>
+      <c r="AP5" s="1"/>
+      <c r="AQ5" s="1"/>
+      <c r="AR5" s="1"/>
+      <c r="AS5" s="1"/>
+      <c r="AT5" s="1"/>
+      <c r="AU5" s="1"/>
+      <c r="AV5" s="1"/>
+      <c r="AW5" s="1"/>
+      <c r="AX5" s="1"/>
+      <c r="AY5" s="1"/>
+      <c r="AZ5" s="1"/>
+      <c r="BA5" s="1"/>
+      <c r="BB5" s="1"/>
+      <c r="BC5" s="1"/>
+      <c r="BD5" s="1"/>
     </row>
-    <row r="6" spans="1:37" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:56" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E6" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="F6" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="G6" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="H6" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="I6" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="J6" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="L6" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="N6" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="O6" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="Q6" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="R6" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="S6" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="T6" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="U6" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="V6" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="W6" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="X6" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="Y6" t="s">
+        <v>76</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>61</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>85</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>86</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>87</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>88</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>89</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>90</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>92</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>93</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>94</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>96</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>97</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>98</v>
+      </c>
+      <c r="BA6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB6" t="s">
+        <v>99</v>
+      </c>
+      <c r="BC6" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" t="s">
+        <v>62</v>
+      </c>
+      <c r="E7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F7" t="s">
         <v>63</v>
       </c>
-      <c r="Z6" t="s">
+      <c r="G7" t="s">
         <v>64</v>
       </c>
-      <c r="AA6" t="s">
+      <c r="H7" t="s">
         <v>65</v>
       </c>
-      <c r="AB6" t="s">
-[...11 lines deleted...]
-      <c r="AF6" t="s">
+      <c r="I7" t="s">
+        <v>66</v>
+      </c>
+      <c r="J7" t="s">
+        <v>61</v>
+      </c>
+      <c r="K7" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" t="s">
+        <v>61</v>
+      </c>
+      <c r="M7" t="s">
         <v>68</v>
       </c>
-      <c r="AG6" t="s">
-[...5 lines deleted...]
-      <c r="AI6" t="s">
+      <c r="N7" t="s">
+        <v>63</v>
+      </c>
+      <c r="O7" t="s">
         <v>69</v>
       </c>
-      <c r="AJ6" t="s">
+      <c r="P7" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q7" t="s">
         <v>70</v>
       </c>
-      <c r="AK6" t="s">
+      <c r="R7" t="s">
         <v>71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="S7" t="s">
         <v>72</v>
-      </c>
-[...52 lines deleted...]
-        <v>58</v>
       </c>
       <c r="T7" t="s">
         <v>73</v>
       </c>
       <c r="U7" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="V7" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="W7" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="X7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="Y7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="Z7" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>103</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>113</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="8" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>120</v>
+      </c>
+      <c r="B8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" t="s">
+        <v>62</v>
+      </c>
+      <c r="F8" t="s">
+        <v>63</v>
+      </c>
+      <c r="G8" t="s">
         <v>64</v>
       </c>
-      <c r="AA7" t="s">
+      <c r="H8" t="s">
+        <v>66</v>
+      </c>
+      <c r="I8" t="s">
+        <v>65</v>
+      </c>
+      <c r="J8" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" t="s">
+        <v>67</v>
+      </c>
+      <c r="L8" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" t="s">
+        <v>68</v>
+      </c>
+      <c r="N8" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" t="s">
+        <v>69</v>
+      </c>
+      <c r="P8" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>70</v>
+      </c>
+      <c r="R8" t="s">
+        <v>71</v>
+      </c>
+      <c r="S8" t="s">
+        <v>72</v>
+      </c>
+      <c r="T8" t="s">
+        <v>73</v>
+      </c>
+      <c r="U8" t="s">
+        <v>121</v>
+      </c>
+      <c r="V8" t="s">
         <v>75</v>
       </c>
-      <c r="AB7" t="s">
+      <c r="W8" t="s">
+        <v>61</v>
+      </c>
+      <c r="X8" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y8" t="s">
         <v>76</v>
       </c>
-      <c r="AC7" t="s">
+      <c r="Z8" t="s">
         <v>77</v>
       </c>
-      <c r="AD7" t="s">
-[...5 lines deleted...]
-      <c r="AF7" t="s">
+      <c r="AA8" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB8" t="s">
         <v>78</v>
       </c>
-      <c r="AG7" t="s">
-[...8 lines deleted...]
-      <c r="AJ7" t="s">
+      <c r="AC8" t="s">
+        <v>122</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>124</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>61</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>126</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>127</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>132</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>135</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>140</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>143</v>
+      </c>
+      <c r="B9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" t="s">
+        <v>62</v>
+      </c>
+      <c r="D9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" t="s">
+        <v>63</v>
+      </c>
+      <c r="G9" t="s">
+        <v>144</v>
+      </c>
+      <c r="H9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q9" t="s">
         <v>70</v>
       </c>
-      <c r="AK7" t="s">
+      <c r="R9" t="s">
+        <v>71</v>
+      </c>
+      <c r="S9" t="s">
+        <v>72</v>
+      </c>
+      <c r="T9" t="s">
+        <v>73</v>
+      </c>
+      <c r="U9" t="s">
+        <v>145</v>
+      </c>
+      <c r="V9" t="s">
+        <v>75</v>
+      </c>
+      <c r="W9" t="s">
+        <v>61</v>
+      </c>
+      <c r="X9" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>76</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>146</v>
+      </c>
+      <c r="AD9" t="s">
         <v>80</v>
       </c>
+      <c r="AE9" t="s">
+        <v>147</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>148</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>149</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>150</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>151</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>152</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>153</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>156</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>157</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>158</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD9" t="s">
+        <v>159</v>
+      </c>
     </row>
-    <row r="8" spans="1:37" x14ac:dyDescent="0.25">
-[...105 lines deleted...]
-      <c r="AJ8" t="s">
+    <row r="10" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G10" t="s">
+        <v>161</v>
+      </c>
+      <c r="H10" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>61</v>
+      </c>
+      <c r="M10" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" t="s">
+        <v>63</v>
+      </c>
+      <c r="O10" t="s">
+        <v>69</v>
+      </c>
+      <c r="P10" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q10" t="s">
         <v>70</v>
       </c>
-      <c r="AK8" t="s">
-        <v>90</v>
+      <c r="R10" t="s">
+        <v>71</v>
+      </c>
+      <c r="S10" t="s">
+        <v>72</v>
+      </c>
+      <c r="T10" t="s">
+        <v>73</v>
+      </c>
+      <c r="U10" t="s">
+        <v>162</v>
+      </c>
+      <c r="V10" t="s">
+        <v>75</v>
+      </c>
+      <c r="W10" t="s">
+        <v>61</v>
+      </c>
+      <c r="X10" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>76</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>163</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>164</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>165</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>166</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>167</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>168</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>169</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>170</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>171</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>173</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>175</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD10" t="s">
+        <v>176</v>
       </c>
     </row>
-    <row r="9" spans="1:37" x14ac:dyDescent="0.25">
-[...105 lines deleted...]
-      <c r="AJ9" t="s">
+    <row r="11" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>177</v>
+      </c>
+      <c r="B11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" t="s">
+        <v>62</v>
+      </c>
+      <c r="F11" t="s">
+        <v>63</v>
+      </c>
+      <c r="G11" t="s">
+        <v>178</v>
+      </c>
+      <c r="H11" t="s">
+        <v>66</v>
+      </c>
+      <c r="I11" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>61</v>
+      </c>
+      <c r="M11" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" t="s">
+        <v>63</v>
+      </c>
+      <c r="O11" t="s">
+        <v>69</v>
+      </c>
+      <c r="P11" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q11" t="s">
         <v>70</v>
       </c>
-      <c r="AK9" t="s">
-        <v>100</v>
+      <c r="R11" t="s">
+        <v>71</v>
+      </c>
+      <c r="S11" t="s">
+        <v>72</v>
+      </c>
+      <c r="T11" t="s">
+        <v>73</v>
+      </c>
+      <c r="U11" t="s">
+        <v>179</v>
+      </c>
+      <c r="V11" t="s">
+        <v>75</v>
+      </c>
+      <c r="W11" t="s">
+        <v>61</v>
+      </c>
+      <c r="X11" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>76</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>180</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>181</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>182</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>184</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>185</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>186</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>187</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>188</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>189</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>190</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>191</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>192</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>193</v>
       </c>
     </row>
-    <row r="10" spans="1:37" x14ac:dyDescent="0.25">
-[...105 lines deleted...]
-      <c r="AJ10" t="s">
+    <row r="12" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>194</v>
+      </c>
+      <c r="B12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" t="s">
+        <v>63</v>
+      </c>
+      <c r="G12" t="s">
+        <v>178</v>
+      </c>
+      <c r="H12" t="s">
+        <v>66</v>
+      </c>
+      <c r="I12" t="s">
+        <v>65</v>
+      </c>
+      <c r="J12" t="s">
+        <v>61</v>
+      </c>
+      <c r="K12" t="s">
+        <v>67</v>
+      </c>
+      <c r="L12" t="s">
+        <v>61</v>
+      </c>
+      <c r="M12" t="s">
+        <v>68</v>
+      </c>
+      <c r="N12" t="s">
+        <v>63</v>
+      </c>
+      <c r="O12" t="s">
+        <v>69</v>
+      </c>
+      <c r="P12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q12" t="s">
         <v>70</v>
       </c>
-      <c r="AK10" t="s">
-        <v>110</v>
+      <c r="R12" t="s">
+        <v>71</v>
+      </c>
+      <c r="S12" t="s">
+        <v>72</v>
+      </c>
+      <c r="T12" t="s">
+        <v>73</v>
+      </c>
+      <c r="U12" t="s">
+        <v>195</v>
+      </c>
+      <c r="V12" t="s">
+        <v>75</v>
+      </c>
+      <c r="W12" t="s">
+        <v>61</v>
+      </c>
+      <c r="X12" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>76</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>196</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>197</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>198</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>199</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>200</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>201</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>202</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>203</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>204</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>205</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>206</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>207</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA12" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB12" t="s">
+        <v>208</v>
+      </c>
+      <c r="BC12" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD12" t="s">
+        <v>209</v>
       </c>
     </row>
-    <row r="11" spans="1:37" x14ac:dyDescent="0.25">
-[...105 lines deleted...]
-      <c r="AJ11" t="s">
+    <row r="13" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>210</v>
+      </c>
+      <c r="B13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" t="s">
+        <v>62</v>
+      </c>
+      <c r="F13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" t="s">
+        <v>178</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K13" t="s">
+        <v>67</v>
+      </c>
+      <c r="L13" t="s">
+        <v>61</v>
+      </c>
+      <c r="M13" t="s">
+        <v>68</v>
+      </c>
+      <c r="N13" t="s">
+        <v>63</v>
+      </c>
+      <c r="O13" t="s">
+        <v>69</v>
+      </c>
+      <c r="P13" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q13" t="s">
         <v>70</v>
       </c>
-      <c r="AK11" t="s">
-        <v>119</v>
+      <c r="R13" t="s">
+        <v>71</v>
+      </c>
+      <c r="S13" t="s">
+        <v>72</v>
+      </c>
+      <c r="T13" t="s">
+        <v>73</v>
+      </c>
+      <c r="U13" t="s">
+        <v>211</v>
+      </c>
+      <c r="V13" t="s">
+        <v>75</v>
+      </c>
+      <c r="W13" t="s">
+        <v>61</v>
+      </c>
+      <c r="X13" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>76</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>212</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>213</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>198</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>214</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>215</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>216</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>217</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>218</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>219</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>220</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>221</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>222</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA13" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>223</v>
+      </c>
+      <c r="BC13" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD13" t="s">
+        <v>224</v>
       </c>
     </row>
-    <row r="12" spans="1:37" x14ac:dyDescent="0.25">
-[...105 lines deleted...]
-      <c r="AJ12" t="s">
+    <row r="14" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>225</v>
+      </c>
+      <c r="B14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" t="s">
+        <v>178</v>
+      </c>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
+      <c r="I14" t="s">
+        <v>65</v>
+      </c>
+      <c r="J14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K14" t="s">
+        <v>67</v>
+      </c>
+      <c r="L14" t="s">
+        <v>61</v>
+      </c>
+      <c r="M14" t="s">
+        <v>68</v>
+      </c>
+      <c r="N14" t="s">
+        <v>63</v>
+      </c>
+      <c r="O14" t="s">
+        <v>69</v>
+      </c>
+      <c r="P14" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q14" t="s">
         <v>70</v>
       </c>
-      <c r="AK12" t="s">
-        <v>127</v>
+      <c r="R14" t="s">
+        <v>71</v>
+      </c>
+      <c r="S14" t="s">
+        <v>72</v>
+      </c>
+      <c r="T14" t="s">
+        <v>73</v>
+      </c>
+      <c r="U14" t="s">
+        <v>66</v>
+      </c>
+      <c r="V14" t="s">
+        <v>75</v>
+      </c>
+      <c r="W14" t="s">
+        <v>61</v>
+      </c>
+      <c r="X14" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA14" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB14" t="s">
+        <v>226</v>
+      </c>
+      <c r="BC14" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD14" t="s">
+        <v>66</v>
       </c>
     </row>
-    <row r="13" spans="1:37" x14ac:dyDescent="0.25">
-[...57 lines deleted...]
-      <c r="T13" t="s">
+    <row r="15" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>227</v>
+      </c>
+      <c r="B15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" t="s">
+        <v>228</v>
+      </c>
+      <c r="H15" t="s">
+        <v>66</v>
+      </c>
+      <c r="I15" t="s">
+        <v>65</v>
+      </c>
+      <c r="J15" t="s">
+        <v>61</v>
+      </c>
+      <c r="K15" t="s">
+        <v>67</v>
+      </c>
+      <c r="L15" t="s">
+        <v>61</v>
+      </c>
+      <c r="M15" t="s">
+        <v>68</v>
+      </c>
+      <c r="N15" t="s">
+        <v>63</v>
+      </c>
+      <c r="O15" t="s">
+        <v>69</v>
+      </c>
+      <c r="P15" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q15" t="s">
         <v>70</v>
       </c>
-      <c r="U13" t="s">
+      <c r="R15" t="s">
+        <v>71</v>
+      </c>
+      <c r="S15" t="s">
+        <v>72</v>
+      </c>
+      <c r="T15" t="s">
+        <v>73</v>
+      </c>
+      <c r="U15" t="s">
+        <v>66</v>
+      </c>
+      <c r="V15" t="s">
+        <v>75</v>
+      </c>
+      <c r="W15" t="s">
+        <v>61</v>
+      </c>
+      <c r="X15" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA15" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB15" t="s">
+        <v>226</v>
+      </c>
+      <c r="BC15" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>229</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" t="s">
+        <v>62</v>
+      </c>
+      <c r="F16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" t="s">
+        <v>230</v>
+      </c>
+      <c r="H16" t="s">
+        <v>66</v>
+      </c>
+      <c r="I16" t="s">
+        <v>65</v>
+      </c>
+      <c r="J16" t="s">
+        <v>61</v>
+      </c>
+      <c r="K16" t="s">
+        <v>67</v>
+      </c>
+      <c r="L16" t="s">
+        <v>61</v>
+      </c>
+      <c r="M16" t="s">
+        <v>68</v>
+      </c>
+      <c r="N16" t="s">
+        <v>63</v>
+      </c>
+      <c r="O16" t="s">
+        <v>69</v>
+      </c>
+      <c r="P16" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q16" t="s">
         <v>70</v>
       </c>
-      <c r="V13" t="s">
-[...8 lines deleted...]
-      <c r="Y13" t="s">
+      <c r="R16" t="s">
+        <v>71</v>
+      </c>
+      <c r="S16" t="s">
+        <v>72</v>
+      </c>
+      <c r="T16" t="s">
+        <v>73</v>
+      </c>
+      <c r="U16" t="s">
+        <v>66</v>
+      </c>
+      <c r="V16" t="s">
+        <v>75</v>
+      </c>
+      <c r="W16" t="s">
+        <v>61</v>
+      </c>
+      <c r="X16" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA16" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB16" t="s">
+        <v>226</v>
+      </c>
+      <c r="BC16" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD16" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>231</v>
+      </c>
+      <c r="B17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F17" t="s">
+        <v>63</v>
+      </c>
+      <c r="G17" t="s">
+        <v>230</v>
+      </c>
+      <c r="H17" t="s">
+        <v>66</v>
+      </c>
+      <c r="I17" t="s">
+        <v>65</v>
+      </c>
+      <c r="J17" t="s">
+        <v>61</v>
+      </c>
+      <c r="K17" t="s">
+        <v>67</v>
+      </c>
+      <c r="L17" t="s">
+        <v>61</v>
+      </c>
+      <c r="M17" t="s">
+        <v>68</v>
+      </c>
+      <c r="N17" t="s">
+        <v>63</v>
+      </c>
+      <c r="O17" t="s">
+        <v>69</v>
+      </c>
+      <c r="P17" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q17" t="s">
         <v>70</v>
       </c>
-      <c r="Z13" t="s">
+      <c r="R17" t="s">
+        <v>71</v>
+      </c>
+      <c r="S17" t="s">
+        <v>72</v>
+      </c>
+      <c r="T17" t="s">
+        <v>73</v>
+      </c>
+      <c r="U17" t="s">
+        <v>66</v>
+      </c>
+      <c r="V17" t="s">
+        <v>75</v>
+      </c>
+      <c r="W17" t="s">
+        <v>61</v>
+      </c>
+      <c r="X17" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY17" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA17" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB17" t="s">
+        <v>226</v>
+      </c>
+      <c r="BC17" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>232</v>
+      </c>
+      <c r="B18" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" t="s">
+        <v>62</v>
+      </c>
+      <c r="D18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" t="s">
+        <v>63</v>
+      </c>
+      <c r="G18" t="s">
+        <v>233</v>
+      </c>
+      <c r="H18" t="s">
+        <v>66</v>
+      </c>
+      <c r="I18" t="s">
+        <v>65</v>
+      </c>
+      <c r="J18" t="s">
+        <v>61</v>
+      </c>
+      <c r="K18" t="s">
+        <v>67</v>
+      </c>
+      <c r="L18" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" t="s">
+        <v>68</v>
+      </c>
+      <c r="N18" t="s">
+        <v>63</v>
+      </c>
+      <c r="O18" t="s">
+        <v>69</v>
+      </c>
+      <c r="P18" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q18" t="s">
         <v>70</v>
       </c>
-      <c r="AA13" t="s">
+      <c r="R18" t="s">
+        <v>71</v>
+      </c>
+      <c r="S18" t="s">
+        <v>72</v>
+      </c>
+      <c r="T18" t="s">
+        <v>73</v>
+      </c>
+      <c r="U18" t="s">
+        <v>66</v>
+      </c>
+      <c r="V18" t="s">
+        <v>75</v>
+      </c>
+      <c r="W18" t="s">
+        <v>61</v>
+      </c>
+      <c r="X18" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA18" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB18" t="s">
+        <v>226</v>
+      </c>
+      <c r="BC18" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>234</v>
+      </c>
+      <c r="B19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" t="s">
+        <v>62</v>
+      </c>
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" t="s">
+        <v>63</v>
+      </c>
+      <c r="G19" t="s">
+        <v>66</v>
+      </c>
+      <c r="H19" t="s">
+        <v>66</v>
+      </c>
+      <c r="I19" t="s">
+        <v>65</v>
+      </c>
+      <c r="J19" t="s">
+        <v>61</v>
+      </c>
+      <c r="K19" t="s">
+        <v>67</v>
+      </c>
+      <c r="L19" t="s">
+        <v>61</v>
+      </c>
+      <c r="M19" t="s">
+        <v>68</v>
+      </c>
+      <c r="N19" t="s">
+        <v>63</v>
+      </c>
+      <c r="O19" t="s">
+        <v>69</v>
+      </c>
+      <c r="P19" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q19" t="s">
         <v>70</v>
       </c>
-      <c r="AB13" t="s">
+      <c r="R19" t="s">
+        <v>71</v>
+      </c>
+      <c r="S19" t="s">
+        <v>72</v>
+      </c>
+      <c r="T19" t="s">
+        <v>73</v>
+      </c>
+      <c r="U19" t="s">
+        <v>66</v>
+      </c>
+      <c r="V19" t="s">
+        <v>75</v>
+      </c>
+      <c r="W19" t="s">
+        <v>61</v>
+      </c>
+      <c r="X19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA19" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB19" t="s">
+        <v>235</v>
+      </c>
+      <c r="BC19" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>236</v>
+      </c>
+      <c r="B20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" t="s">
+        <v>62</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" t="s">
+        <v>63</v>
+      </c>
+      <c r="G20" t="s">
+        <v>66</v>
+      </c>
+      <c r="H20" t="s">
+        <v>66</v>
+      </c>
+      <c r="I20" t="s">
+        <v>65</v>
+      </c>
+      <c r="J20" t="s">
+        <v>61</v>
+      </c>
+      <c r="K20" t="s">
+        <v>67</v>
+      </c>
+      <c r="L20" t="s">
+        <v>61</v>
+      </c>
+      <c r="M20" t="s">
+        <v>68</v>
+      </c>
+      <c r="N20" t="s">
+        <v>63</v>
+      </c>
+      <c r="O20" t="s">
+        <v>69</v>
+      </c>
+      <c r="P20" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q20" t="s">
         <v>70</v>
       </c>
-      <c r="AC13" t="s">
+      <c r="R20" t="s">
+        <v>71</v>
+      </c>
+      <c r="S20" t="s">
+        <v>72</v>
+      </c>
+      <c r="T20" t="s">
+        <v>73</v>
+      </c>
+      <c r="U20" t="s">
+        <v>66</v>
+      </c>
+      <c r="V20" t="s">
+        <v>75</v>
+      </c>
+      <c r="W20" t="s">
+        <v>61</v>
+      </c>
+      <c r="X20" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA20" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB20" t="s">
+        <v>237</v>
+      </c>
+      <c r="BC20" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD20" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>239</v>
+      </c>
+      <c r="B21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" t="s">
+        <v>62</v>
+      </c>
+      <c r="F21" t="s">
+        <v>63</v>
+      </c>
+      <c r="G21" t="s">
+        <v>66</v>
+      </c>
+      <c r="H21" t="s">
+        <v>66</v>
+      </c>
+      <c r="I21" t="s">
+        <v>65</v>
+      </c>
+      <c r="J21" t="s">
+        <v>61</v>
+      </c>
+      <c r="K21" t="s">
+        <v>67</v>
+      </c>
+      <c r="L21" t="s">
+        <v>66</v>
+      </c>
+      <c r="M21" t="s">
+        <v>66</v>
+      </c>
+      <c r="N21" t="s">
+        <v>63</v>
+      </c>
+      <c r="O21" t="s">
+        <v>69</v>
+      </c>
+      <c r="P21" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q21" t="s">
         <v>70</v>
       </c>
-      <c r="AD13" t="s">
-[...5 lines deleted...]
-      <c r="AF13" t="s">
+      <c r="R21" t="s">
+        <v>71</v>
+      </c>
+      <c r="S21" t="s">
+        <v>72</v>
+      </c>
+      <c r="T21" t="s">
+        <v>73</v>
+      </c>
+      <c r="U21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V21" t="s">
+        <v>75</v>
+      </c>
+      <c r="W21" t="s">
+        <v>66</v>
+      </c>
+      <c r="X21" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA21" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB21" t="s">
+        <v>235</v>
+      </c>
+      <c r="BC21" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>240</v>
+      </c>
+      <c r="B22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" t="s">
+        <v>62</v>
+      </c>
+      <c r="E22" t="s">
+        <v>62</v>
+      </c>
+      <c r="F22" t="s">
+        <v>63</v>
+      </c>
+      <c r="G22" t="s">
+        <v>66</v>
+      </c>
+      <c r="H22" t="s">
+        <v>66</v>
+      </c>
+      <c r="I22" t="s">
+        <v>65</v>
+      </c>
+      <c r="J22" t="s">
+        <v>61</v>
+      </c>
+      <c r="K22" t="s">
+        <v>67</v>
+      </c>
+      <c r="L22" t="s">
+        <v>66</v>
+      </c>
+      <c r="M22" t="s">
+        <v>66</v>
+      </c>
+      <c r="N22" t="s">
+        <v>63</v>
+      </c>
+      <c r="O22" t="s">
+        <v>69</v>
+      </c>
+      <c r="P22" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q22" t="s">
         <v>70</v>
       </c>
-      <c r="AG13" t="s">
-[...8 lines deleted...]
-      <c r="AJ13" t="s">
+      <c r="R22" t="s">
+        <v>71</v>
+      </c>
+      <c r="S22" t="s">
+        <v>72</v>
+      </c>
+      <c r="T22" t="s">
+        <v>73</v>
+      </c>
+      <c r="U22" t="s">
+        <v>66</v>
+      </c>
+      <c r="V22" t="s">
+        <v>75</v>
+      </c>
+      <c r="W22" t="s">
+        <v>66</v>
+      </c>
+      <c r="X22" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA22" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB22" t="s">
+        <v>241</v>
+      </c>
+      <c r="BC22" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD22" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="23" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>243</v>
+      </c>
+      <c r="B23" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" t="s">
+        <v>66</v>
+      </c>
+      <c r="F23" t="s">
+        <v>66</v>
+      </c>
+      <c r="G23" t="s">
+        <v>66</v>
+      </c>
+      <c r="H23" t="s">
+        <v>66</v>
+      </c>
+      <c r="I23" t="s">
+        <v>66</v>
+      </c>
+      <c r="J23" t="s">
+        <v>61</v>
+      </c>
+      <c r="K23" t="s">
+        <v>67</v>
+      </c>
+      <c r="L23" t="s">
+        <v>66</v>
+      </c>
+      <c r="M23" t="s">
+        <v>66</v>
+      </c>
+      <c r="N23" t="s">
+        <v>63</v>
+      </c>
+      <c r="O23" t="s">
+        <v>69</v>
+      </c>
+      <c r="P23" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q23" t="s">
         <v>70</v>
       </c>
-      <c r="AK13" t="s">
-        <v>70</v>
+      <c r="R23" t="s">
+        <v>71</v>
+      </c>
+      <c r="S23" t="s">
+        <v>72</v>
+      </c>
+      <c r="T23" t="s">
+        <v>73</v>
+      </c>
+      <c r="U23" t="s">
+        <v>66</v>
+      </c>
+      <c r="V23" t="s">
+        <v>75</v>
+      </c>
+      <c r="W23" t="s">
+        <v>66</v>
+      </c>
+      <c r="X23" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>244</v>
+      </c>
+      <c r="BC23" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD23" t="s">
+        <v>245</v>
       </c>
     </row>
-    <row r="14" spans="1:37" x14ac:dyDescent="0.25">
-[...109 lines deleted...]
-        <v>70</v>
+    <row r="24" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>246</v>
+      </c>
+      <c r="B24" t="s">
+        <v>66</v>
+      </c>
+      <c r="C24" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" t="s">
+        <v>66</v>
+      </c>
+      <c r="E24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F24" t="s">
+        <v>66</v>
+      </c>
+      <c r="G24" t="s">
+        <v>66</v>
+      </c>
+      <c r="H24" t="s">
+        <v>66</v>
+      </c>
+      <c r="I24" t="s">
+        <v>66</v>
+      </c>
+      <c r="J24" t="s">
+        <v>66</v>
+      </c>
+      <c r="K24" t="s">
+        <v>66</v>
+      </c>
+      <c r="L24" t="s">
+        <v>66</v>
+      </c>
+      <c r="M24" t="s">
+        <v>66</v>
+      </c>
+      <c r="N24" t="s">
+        <v>66</v>
+      </c>
+      <c r="O24" t="s">
+        <v>66</v>
+      </c>
+      <c r="P24" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>66</v>
+      </c>
+      <c r="R24" t="s">
+        <v>66</v>
+      </c>
+      <c r="S24" t="s">
+        <v>66</v>
+      </c>
+      <c r="T24" t="s">
+        <v>66</v>
+      </c>
+      <c r="U24" t="s">
+        <v>66</v>
+      </c>
+      <c r="V24" t="s">
+        <v>75</v>
+      </c>
+      <c r="W24" t="s">
+        <v>66</v>
+      </c>
+      <c r="X24" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AM24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ24" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA24" t="s">
+        <v>66</v>
+      </c>
+      <c r="BB24" t="s">
+        <v>247</v>
+      </c>
+      <c r="BC24" t="s">
+        <v>66</v>
+      </c>
+      <c r="BD24" t="s">
+        <v>66</v>
       </c>
     </row>
-    <row r="15" spans="1:37" x14ac:dyDescent="0.25">
-[...905 lines deleted...]
-        <v>149</v>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="42">
-    <mergeCell ref="B1:AH1"/>
+  <mergeCells count="64">
+    <mergeCell ref="B1:BA1"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="B2:F2"/>
-    <mergeCell ref="H2:T2"/>
-[...5 lines deleted...]
-    <mergeCell ref="AK1:AK5"/>
+    <mergeCell ref="H2:V2"/>
+    <mergeCell ref="W2:AC2"/>
+    <mergeCell ref="AE2:AG2"/>
+    <mergeCell ref="AH2:AL2"/>
+    <mergeCell ref="AM2:AS2"/>
+    <mergeCell ref="AT2:AZ2"/>
+    <mergeCell ref="BB1:BB5"/>
+    <mergeCell ref="BC1:BC5"/>
+    <mergeCell ref="BD1:BD5"/>
     <mergeCell ref="G2:G5"/>
-    <mergeCell ref="H3:L3"/>
-[...4 lines deleted...]
-    <mergeCell ref="AH2:AH5"/>
+    <mergeCell ref="H3:M3"/>
+    <mergeCell ref="N3:T3"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="AD2:AD5"/>
+    <mergeCell ref="AH3:AJ3"/>
+    <mergeCell ref="BA2:BA5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="F3:F5"/>
-    <mergeCell ref="M4:Q4"/>
-[...4 lines deleted...]
-    <mergeCell ref="AB3:AB5"/>
+    <mergeCell ref="N4:R4"/>
+    <mergeCell ref="U3:U5"/>
+    <mergeCell ref="V3:V5"/>
+    <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AC3:AC5"/>
+    <mergeCell ref="AE3:AE5"/>
     <mergeCell ref="AF3:AF5"/>
     <mergeCell ref="AG3:AG5"/>
+    <mergeCell ref="AK3:AK5"/>
+    <mergeCell ref="AL3:AL5"/>
+    <mergeCell ref="AM3:AM5"/>
+    <mergeCell ref="AN3:AN5"/>
+    <mergeCell ref="AO3:AO5"/>
+    <mergeCell ref="AP3:AP5"/>
+    <mergeCell ref="AQ3:AQ5"/>
+    <mergeCell ref="AR3:AR5"/>
+    <mergeCell ref="AS3:AS5"/>
+    <mergeCell ref="AT3:AT5"/>
+    <mergeCell ref="AU3:AU5"/>
+    <mergeCell ref="AV3:AV5"/>
+    <mergeCell ref="AW3:AW5"/>
+    <mergeCell ref="AX3:AX5"/>
+    <mergeCell ref="AY3:AY5"/>
+    <mergeCell ref="AZ3:AZ5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
-    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="M4:M5"/>
     <mergeCell ref="S4:S5"/>
-    <mergeCell ref="U4:U5"/>
+    <mergeCell ref="T4:T5"/>
+    <mergeCell ref="W4:W5"/>
     <mergeCell ref="X4:X5"/>
-    <mergeCell ref="AD4:AD5"/>
-    <mergeCell ref="AE4:AE5"/>
+    <mergeCell ref="Y4:Y5"/>
+    <mergeCell ref="AB4:AB5"/>
+    <mergeCell ref="AH4:AH5"/>
+    <mergeCell ref="AI4:AI5"/>
+    <mergeCell ref="AJ4:AJ5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="AI13" r:id="rId1"/>
-[...5 lines deleted...]
-    <hyperlink ref="AI20" r:id="rId7"/>
+    <hyperlink ref="BB14" r:id="rId1"/>
+    <hyperlink ref="BB15" r:id="rId2"/>
+    <hyperlink ref="BB16" r:id="rId3"/>
+    <hyperlink ref="BB17" r:id="rId4"/>
+    <hyperlink ref="BB18" r:id="rId5"/>
+    <hyperlink ref="BB19" r:id="rId6"/>
+    <hyperlink ref="BB21" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dotation_solidarite_rurale</vt:lpstr>
     </vt:vector>