--- v0 (2026-05-20)
+++ v1 (2026-08-20)
@@ -41,51 +41,53 @@
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>01/01/1996</t>
   </si>
   <si>
     <t>10 000 hab.</t>
   </si>
   <si>
     <t>Article L. 2334-16 du Code général des collectivités territoriales</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">En 2022, l’éligibilité a la DSU et sa répartition reposent sur la distinction 
 entre deux catégories démographiques pour les communes métropolitaines :
 * d’une part, les communes de 10 000 habitants et plus;
 * d’autre part, les communes de 5 000 a 9 999 habitants.
-Ce paramètre désigne le seuil de la première catégorie.</t>
+Ce paramètre désigne le seuil de la première catégorie.
+Par ailleurs, ce même nombre est un plafond pour la DSR où il est nommé : 
+dotation_solidarite_rurale.seuil_nombre_habitants</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>