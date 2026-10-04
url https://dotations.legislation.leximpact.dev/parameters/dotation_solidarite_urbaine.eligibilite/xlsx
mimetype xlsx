--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -148,51 +148,53 @@
   <si>
     <t xml:space="preserve">Extrait de l'article L. 2334-17 dans sa version du 27 mars 1996 
 (qui diffère de celle du 24 février de la même année) :
 L'indice synthétique de ressources et de charges est obtenu par addition
 des rapports visés aux 1°, 2°, 3° et 4°,
 en pondérant (...) le troisième par 30 p. 100 (...).
  | Extrait de l'article L. 2334-17 dans sa version du 27 mars 1996 
 (qui diffère de celle du 24 février de la même année) :
 L'indice synthétique de ressources et de charges est obtenu par addition
 des rapports visés aux 1°, 2°, 3° et 4°, en pondérant (...) le deuxième par 15 p. 100 (...).
  | Si le seuil haut du nombre d'habitants apparaît à l'article L. 2334-16
 dès sa version du 24 février 1996, le seuil bas de 5 000 habitants
 n'y figure lui, qu'à partir de la version du 27 mars 1996.
 </t>
   </si>
   <si>
     <t xml:space="preserve">(1) En 2022, l’éligibilité a la DSU et sa répartition reposent sur la distinction 
 entre deux catégories démographiques pour les communes métropolitaines :
 * d’une part, les communes de 10 000 habitants et plus;
 * d’autre part, les communes de 5 000 a 9 999 habitants.
 Ce paramètre désigne le seuil de la deuxième catégorie.
 (2) En 2022, l’éligibilité a la DSU et sa répartition reposent sur la distinction 
 entre deux catégories démographiques pour les communes métropolitaines :
 * d’une part, les communes de 10 000 habitants et plus;
 * d’autre part, les communes de 5 000 a 9 999 habitants.
-Ce paramètre désigne le seuil de la première catégorie.</t>
+Ce paramètre désigne le seuil de la première catégorie.
+Par ailleurs, ce même nombre est un plafond pour la DSR où il est nommé : 
+dotation_solidarite_rurale.seuil_nombre_habitants</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>