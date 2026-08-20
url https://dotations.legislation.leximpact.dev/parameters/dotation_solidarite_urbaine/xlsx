--- v0 (2026-05-20)
+++ v1 (2026-08-20)
@@ -427,51 +427,53 @@
 pondéré (...) par l'effort fiscal dans la limite de 1,3.
  | Extrait de l'article L. 2334-17 dans sa version du 27 mars 1996 
 (qui diffère de celle du 24 février de la même année) :
 L'indice synthétique de ressources et de charges est obtenu par addition
 des rapports visés aux 1°, 2°, 3° et 4°,
 en pondérant (...) le troisième par 30 p. 100 (...).
  | Extrait de l'article L. 2334-17 dans sa version du 27 mars 1996 
 (qui diffère de celle du 24 février de la même année) :
 L'indice synthétique de ressources et de charges est obtenu par addition
 des rapports visés aux 1°, 2°, 3° et 4°, en pondérant (...) le deuxième par 15 p. 100 (...).
  | Si le seuil haut du nombre d'habitants apparaît à l'article L. 2334-16
 dès sa version du 24 février 1996, le seuil bas de 5 000 habitants
 n'y figure lui, qu'à partir de la version du 27 mars 1996.
 </t>
   </si>
   <si>
     <t xml:space="preserve">(1) En 2022, l’éligibilité a la DSU et sa répartition reposent sur la distinction 
 entre deux catégories démographiques pour les communes métropolitaines :
 * d’une part, les communes de 10 000 habitants et plus;
 * d’autre part, les communes de 5 000 a 9 999 habitants.
 Ce paramètre désigne le seuil de la deuxième catégorie.
 (2) En 2022, l’éligibilité a la DSU et sa répartition reposent sur la distinction 
 entre deux catégories démographiques pour les communes métropolitaines :
 * d’une part, les communes de 10 000 habitants et plus;
 * d’autre part, les communes de 5 000 a 9 999 habitants.
-Ce paramètre désigne le seuil de la première catégorie.</t>
+Ce paramètre désigne le seuil de la première catégorie.
+Par ailleurs, ce même nombre est un plafond pour la DSR où il est nommé : 
+dotation_solidarite_rurale.seuil_nombre_habitants</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>