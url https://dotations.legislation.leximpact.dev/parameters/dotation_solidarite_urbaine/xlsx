--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="dotation_solidarite_urbaine" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="366" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="116">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>dotation_solidarite_urbaine</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>attribution</t>
   </si>
   <si>
     <t>Augmentation minimale du montant de l'enveloppe de la dotation de solidarité urbaine et de cohésion sociale (DSU)</t>
   </si>
   <si>
     <t>eligibilite</t>
   </si>
   <si>
@@ -97,114 +97,132 @@
   <si>
     <t>Limite de ratio entre le potentiel financier moyen de la commune \ et le potentiel financier moyen des communes de la strate démographique \ pour l'éligibilité à la DSU</t>
   </si>
   <si>
     <t>Montant de l'enveloppe de la dotation de solidarité urbaine et de cohésion sociale (DSU) répartie en métropole</t>
   </si>
   <si>
     <t>Montant de l'enveloppe de la dotation de solidarité urbaine et de cohésion sociale (DSU) répartie \ aux communes des départements et collectivités d'outre-mer</t>
   </si>
   <si>
     <t>Montant total de l'enveloppe de la dotation de solidarité urbaine et de cohésion sociale (DSU) \ répartie en métropole et outre-mer</t>
   </si>
   <si>
     <t>Part de l'indice synthétique d'éligibilité de la DSU déterminée \ par le ratio entre les aides aux logements par habitant de la commune \ et des communes de la même strate, où les strates sont définies \ par les seuils de population d'éligibilité à la DSU</t>
   </si>
   <si>
     <t>Part de l'indice synthétique d'éligibilité de la DSU déterminée \ par le ratio entre les parts de logements sociaux de la commune et des communes \ de la même strate, où les strates sont définies par les seuils de population \ d'éligibilité à la DSU</t>
   </si>
   <si>
     <t>Part de l'indice synthétique d'éligibilité de la DSU déterminée \ par le ratio entre les potentiels financiers par habitant de la commune \ et des communes de la même strate, où les strates sont définies \ par les seuils de population d'éligibilité à la DSU</t>
   </si>
   <si>
     <t>Part de l'indice synthétique d'éligibilité de la DSU \ déterminée par le ratio entre les revenus par habitant de la commune \ et des communes de la même strate, où les strates sont définies \ par les seuils de population d'éligibilité à la DSU</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>4 000 000 €</t>
+  </si>
+  <si>
+    <t>4 %</t>
+  </si>
+  <si>
+    <t>0,5 %</t>
+  </si>
+  <si>
+    <t>1,3 %</t>
+  </si>
+  <si>
+    <t>2 %</t>
+  </si>
+  <si>
+    <t>1 %</t>
+  </si>
+  <si>
+    <t>140 000 000 €</t>
+  </si>
+  <si>
+    <t>0,3 %</t>
+  </si>
+  <si>
+    <t>0,15 %</t>
+  </si>
+  <si>
+    <t>0,25 %</t>
+  </si>
+  <si>
+    <t>0,1 %</t>
+  </si>
+  <si>
+    <t>0,666667 %</t>
+  </si>
+  <si>
+    <t>5 000 hab.</t>
+  </si>
+  <si>
+    <t>10 000 hab.</t>
+  </si>
+  <si>
+    <t>2,5 %</t>
+  </si>
+  <si>
+    <t>10 000 000 €</t>
+  </si>
+  <si>
+    <t>2 897 603 943 €</t>
+  </si>
+  <si>
+    <t>208 134 707 €</t>
+  </si>
+  <si>
+    <t>3 105 738 650 €</t>
+  </si>
+  <si>
+    <t>Alinéa 3, Article L2334-13 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051220644/2026-08-20 | Délibération n°2026-X - Répartition de la dotation globale de fonctionnement (DGF) pour 2026, Comité des finances locales, Séance du 24 février 2026; https://www.collectivites-locales.gouv.fr/connaitre-les-acteurs-et-les-institutions/organismes-consultatifs/comite-des-finances-locales-cfl | Note technique relative aux modalités de répartition de la dotation de solidarité urbaine et de cohésion sociale au titre de l'exercice 2026, page 4; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=331 | Note technique relative aux modalités de répartition de la dotation de solidarité urbaine \ et de cohésion sociale au titre de l'exercice 2026, page 4; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=331</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Le montant total de 2026 correspond également à la valeur 2025 2_955_738_650 + 140_000_000 d'augmentation + 10_000_000 de majoration du CFL.</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>4 000 000 €</t>
-[...46 lines deleted...]
-  <si>
     <t>2 757 963 613 €</t>
   </si>
   <si>
     <t>197 775 037 €</t>
   </si>
   <si>
     <t>2 955 738 650 €</t>
   </si>
   <si>
     <t>Alinéa 3, Article L2334-13 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051220644/2025-02-16 | Délibération n°2025-1 - Répartition de la dotation globale de fonctionnement (DGF) pour 2025, Comité des finances locales, Séance du 4 mars 2025; https://www.collectivites-locales.gouv.fr/files/files/1.%20Connaitre%20les%20acteurs%20et%20les%20institutions/4.%20Organismes%20consultatifs/CFL/Délibération%202025-1%20-%20Répartition%20de%20la%20DGF.pdf | Note technique relative aux modalités de répartition de la dotation de solidarité urbaine \ et de cohésion sociale au titre de l'exercice 2025, page 4; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=294</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t xml:space="preserve">La Délibération n°2025-1 du CFL, 2ème page, 3) indique : 
 En application du dernier alinéa de l'article L. 2334-13 du code général des collectivités
 territoriales (CGCT), le comité décide (...) de majorer de 10 M€ la hausse de 140 M€ prévue par la loi
 pour la dotation de solidarité urbaine et de cohésion sociale (DSU), qui augmentera ainsi de 150 M€ en 2025.
  | Le montant total de 2025 correspond également à la valeur 2024 2_805_738_650 + 140_000_000 d'augmentation + 10_000_000 de majoration du CFL.</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>2 618 489 209 €</t>
   </si>
   <si>
     <t>187 249 441 €</t>
   </si>
   <si>
     <t>2 805 738 650 €</t>
   </si>
   <si>
     <t>Article L2334-13 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048849554/2024-01-01/ | LOI n° 2023-1322 du 29 décembre 2023 - article 240; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000048727612 | Note technique relative aux modalités de répartition de la dotation de solidarité urbaine \ et de cohésion sociale au titre de l'exercice 2024; http://www.dotations-dgcl.interieur.gouv.fr/consultation/documentAffichage.php?id=257 | Délibération 2024-1 - Répartition de la dotation globale de fonctionnement (DGF) pour 2024, Comité des finances locales, Séance du 6 février 2024; https://www.collectivites-locales.gouv.fr/files/files/1.%20Connaitre%20les%20acteurs%20et%20les%20institutions/4.%20Organismes%20consultatifs/CFL/Délibération%202024-1%20-%20Répartition%20DGF%202024.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Extrait de l'Article L2334-13 du CGCT : « En 2024, l'augmentation de la dotation d'aménagement des communes
@@ -817,51 +835,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000036433136/2018-01-01" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000030024447/2015-01-01" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028417707/2014-01-01" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X20"/>
+  <dimension ref="A1:X21"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1159,952 +1177,1026 @@
       </c>
     </row>
     <row r="7" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>58</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="I7" t="s">
         <v>37</v>
       </c>
       <c r="J7" t="s">
         <v>38</v>
       </c>
       <c r="K7" t="s">
         <v>37</v>
       </c>
       <c r="L7" t="s">
         <v>39</v>
       </c>
       <c r="M7" t="s">
         <v>40</v>
       </c>
       <c r="N7" t="s">
         <v>41</v>
       </c>
       <c r="O7" t="s">
         <v>42</v>
       </c>
       <c r="P7" t="s">
         <v>43</v>
       </c>
       <c r="Q7" t="s">
         <v>44</v>
       </c>
       <c r="R7" t="s">
+        <v>45</v>
+      </c>
+      <c r="S7" t="s">
+        <v>59</v>
+      </c>
+      <c r="T7" t="s">
         <v>60</v>
       </c>
-      <c r="S7" t="s">
+      <c r="U7" t="s">
         <v>61</v>
       </c>
-      <c r="T7" t="s">
+      <c r="V7" t="s">
         <v>62</v>
       </c>
-      <c r="U7" t="s">
+      <c r="W7" t="s">
+        <v>50</v>
+      </c>
+      <c r="X7" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>35</v>
       </c>
       <c r="H8" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="I8" t="s">
         <v>37</v>
       </c>
       <c r="J8" t="s">
         <v>38</v>
       </c>
       <c r="K8" t="s">
         <v>37</v>
       </c>
       <c r="L8" t="s">
         <v>39</v>
       </c>
       <c r="M8" t="s">
         <v>40</v>
       </c>
       <c r="N8" t="s">
         <v>41</v>
       </c>
       <c r="O8" t="s">
         <v>42</v>
       </c>
       <c r="P8" t="s">
         <v>43</v>
       </c>
       <c r="Q8" t="s">
         <v>44</v>
       </c>
       <c r="R8" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="S8" t="s">
+        <v>67</v>
+      </c>
+      <c r="T8" t="s">
         <v>68</v>
       </c>
-      <c r="T8" t="s">
+      <c r="U8" t="s">
         <v>69</v>
       </c>
-      <c r="U8" t="s">
+      <c r="V8" t="s">
         <v>70</v>
       </c>
-      <c r="V8" t="s">
+      <c r="W8" t="s">
+        <v>50</v>
+      </c>
+      <c r="X8" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" t="s">
         <v>35</v>
       </c>
       <c r="H9" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="I9" t="s">
         <v>37</v>
       </c>
       <c r="J9" t="s">
         <v>38</v>
       </c>
       <c r="K9" t="s">
         <v>37</v>
       </c>
       <c r="L9" t="s">
         <v>39</v>
       </c>
       <c r="M9" t="s">
         <v>40</v>
       </c>
       <c r="N9" t="s">
         <v>41</v>
       </c>
       <c r="O9" t="s">
         <v>42</v>
       </c>
       <c r="P9" t="s">
         <v>43</v>
       </c>
       <c r="Q9" t="s">
         <v>44</v>
       </c>
       <c r="R9" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="S9" t="s">
         <v>74</v>
       </c>
       <c r="T9" t="s">
         <v>75</v>
       </c>
       <c r="U9" t="s">
         <v>76</v>
       </c>
       <c r="V9" t="s">
         <v>77</v>
       </c>
       <c r="W9" t="s">
         <v>50</v>
       </c>
       <c r="X9" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>79</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10" t="s">
         <v>34</v>
       </c>
       <c r="G10" t="s">
         <v>35</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="I10" t="s">
         <v>37</v>
       </c>
       <c r="J10" t="s">
         <v>38</v>
       </c>
       <c r="K10" t="s">
         <v>37</v>
       </c>
       <c r="L10" t="s">
         <v>39</v>
       </c>
       <c r="M10" t="s">
         <v>40</v>
       </c>
       <c r="N10" t="s">
         <v>41</v>
       </c>
       <c r="O10" t="s">
         <v>42</v>
       </c>
       <c r="P10" t="s">
         <v>43</v>
       </c>
       <c r="Q10" t="s">
         <v>44</v>
       </c>
       <c r="R10" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="S10" t="s">
         <v>80</v>
       </c>
       <c r="T10" t="s">
         <v>81</v>
       </c>
       <c r="U10" t="s">
         <v>82</v>
       </c>
       <c r="V10" t="s">
         <v>83</v>
       </c>
       <c r="W10" t="s">
         <v>50</v>
       </c>
       <c r="X10" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>85</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" t="s">
         <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="I11" t="s">
         <v>37</v>
       </c>
       <c r="J11" t="s">
         <v>38</v>
       </c>
       <c r="K11" t="s">
         <v>37</v>
       </c>
       <c r="L11" t="s">
         <v>39</v>
       </c>
       <c r="M11" t="s">
         <v>40</v>
       </c>
       <c r="N11" t="s">
         <v>41</v>
       </c>
       <c r="O11" t="s">
         <v>42</v>
       </c>
       <c r="P11" t="s">
         <v>43</v>
       </c>
       <c r="Q11" t="s">
         <v>44</v>
       </c>
       <c r="R11" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="S11" t="s">
         <v>86</v>
       </c>
       <c r="T11" t="s">
         <v>87</v>
       </c>
       <c r="U11" t="s">
         <v>88</v>
       </c>
       <c r="V11" t="s">
         <v>89</v>
       </c>
       <c r="W11" t="s">
         <v>50</v>
       </c>
       <c r="X11" t="s">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12" t="s">
         <v>35</v>
       </c>
       <c r="H12" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="I12" t="s">
         <v>37</v>
       </c>
       <c r="J12" t="s">
         <v>38</v>
       </c>
       <c r="K12" t="s">
         <v>37</v>
       </c>
       <c r="L12" t="s">
         <v>39</v>
       </c>
       <c r="M12" t="s">
         <v>40</v>
       </c>
       <c r="N12" t="s">
         <v>41</v>
       </c>
       <c r="O12" t="s">
         <v>42</v>
       </c>
       <c r="P12" t="s">
         <v>43</v>
       </c>
       <c r="Q12" t="s">
         <v>44</v>
       </c>
       <c r="R12" t="s">
         <v>50</v>
       </c>
       <c r="S12" t="s">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="T12" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="U12" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
       <c r="V12" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="W12" t="s">
         <v>50</v>
       </c>
       <c r="X12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
         <v>35</v>
       </c>
       <c r="H13" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I13" t="s">
         <v>37</v>
       </c>
       <c r="J13" t="s">
         <v>38</v>
       </c>
       <c r="K13" t="s">
         <v>37</v>
       </c>
       <c r="L13" t="s">
         <v>39</v>
       </c>
       <c r="M13" t="s">
         <v>40</v>
       </c>
       <c r="N13" t="s">
         <v>41</v>
       </c>
       <c r="O13" t="s">
         <v>42</v>
       </c>
       <c r="P13" t="s">
         <v>43</v>
       </c>
       <c r="Q13" t="s">
         <v>44</v>
       </c>
       <c r="R13" t="s">
         <v>50</v>
       </c>
       <c r="S13" t="s">
         <v>50</v>
       </c>
       <c r="T13" t="s">
         <v>50</v>
       </c>
       <c r="U13" t="s">
         <v>50</v>
       </c>
       <c r="V13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="W13" t="s">
         <v>50</v>
       </c>
       <c r="X13" t="s">
-        <v>96</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B14" t="s">
         <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" t="s">
         <v>35</v>
       </c>
       <c r="H14" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="I14" t="s">
         <v>37</v>
       </c>
       <c r="J14" t="s">
         <v>38</v>
       </c>
       <c r="K14" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="L14" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="M14" t="s">
         <v>40</v>
       </c>
       <c r="N14" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="O14" t="s">
         <v>42</v>
       </c>
       <c r="P14" t="s">
         <v>43</v>
       </c>
       <c r="Q14" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="R14" t="s">
         <v>50</v>
       </c>
       <c r="S14" t="s">
         <v>50</v>
       </c>
       <c r="T14" t="s">
         <v>50</v>
       </c>
       <c r="U14" t="s">
         <v>50</v>
       </c>
       <c r="V14" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="W14" t="s">
         <v>50</v>
       </c>
       <c r="X14" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>50</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="G15" t="s">
         <v>35</v>
       </c>
       <c r="H15" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="I15" t="s">
         <v>37</v>
       </c>
       <c r="J15" t="s">
         <v>38</v>
       </c>
       <c r="K15" t="s">
         <v>50</v>
       </c>
       <c r="L15" t="s">
         <v>50</v>
       </c>
       <c r="M15" t="s">
         <v>40</v>
       </c>
       <c r="N15" t="s">
         <v>50</v>
       </c>
       <c r="O15" t="s">
         <v>42</v>
       </c>
       <c r="P15" t="s">
         <v>43</v>
       </c>
       <c r="Q15" t="s">
         <v>50</v>
       </c>
       <c r="R15" t="s">
         <v>50</v>
       </c>
       <c r="S15" t="s">
         <v>50</v>
       </c>
       <c r="T15" t="s">
         <v>50</v>
       </c>
       <c r="U15" t="s">
         <v>50</v>
       </c>
       <c r="V15" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="W15" t="s">
         <v>50</v>
       </c>
       <c r="X15" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B16" t="s">
         <v>30</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
       <c r="G16" t="s">
         <v>35</v>
       </c>
       <c r="H16" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="I16" t="s">
         <v>37</v>
       </c>
       <c r="J16" t="s">
         <v>38</v>
       </c>
       <c r="K16" t="s">
         <v>50</v>
       </c>
       <c r="L16" t="s">
         <v>50</v>
       </c>
       <c r="M16" t="s">
         <v>40</v>
       </c>
       <c r="N16" t="s">
         <v>50</v>
       </c>
       <c r="O16" t="s">
         <v>42</v>
       </c>
       <c r="P16" t="s">
         <v>43</v>
       </c>
       <c r="Q16" t="s">
         <v>50</v>
       </c>
       <c r="R16" t="s">
         <v>50</v>
       </c>
       <c r="S16" t="s">
         <v>50</v>
       </c>
       <c r="T16" t="s">
         <v>50</v>
       </c>
       <c r="U16" t="s">
         <v>50</v>
       </c>
       <c r="V16" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="W16" t="s">
         <v>50</v>
       </c>
       <c r="X16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B17" t="s">
         <v>30</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17" t="s">
         <v>33</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
       <c r="G17" t="s">
         <v>35</v>
       </c>
       <c r="H17" t="s">
-        <v>50</v>
+        <v>108</v>
       </c>
       <c r="I17" t="s">
         <v>37</v>
       </c>
       <c r="J17" t="s">
         <v>38</v>
       </c>
       <c r="K17" t="s">
         <v>50</v>
       </c>
       <c r="L17" t="s">
         <v>50</v>
       </c>
       <c r="M17" t="s">
         <v>40</v>
       </c>
       <c r="N17" t="s">
         <v>50</v>
       </c>
       <c r="O17" t="s">
         <v>42</v>
       </c>
       <c r="P17" t="s">
         <v>43</v>
       </c>
       <c r="Q17" t="s">
         <v>50</v>
       </c>
       <c r="R17" t="s">
         <v>50</v>
       </c>
       <c r="S17" t="s">
         <v>50</v>
       </c>
       <c r="T17" t="s">
         <v>50</v>
       </c>
       <c r="U17" t="s">
         <v>50</v>
       </c>
       <c r="V17" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="W17" t="s">
         <v>50</v>
       </c>
       <c r="X17" t="s">
-        <v>105</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>50</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="H18" t="s">
         <v>50</v>
       </c>
       <c r="I18" t="s">
         <v>37</v>
       </c>
       <c r="J18" t="s">
         <v>38</v>
       </c>
       <c r="K18" t="s">
         <v>50</v>
       </c>
       <c r="L18" t="s">
         <v>50</v>
       </c>
       <c r="M18" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="N18" t="s">
         <v>50</v>
       </c>
       <c r="O18" t="s">
         <v>42</v>
       </c>
       <c r="P18" t="s">
         <v>43</v>
       </c>
       <c r="Q18" t="s">
         <v>50</v>
       </c>
       <c r="R18" t="s">
         <v>50</v>
       </c>
       <c r="S18" t="s">
         <v>50</v>
       </c>
       <c r="T18" t="s">
         <v>50</v>
       </c>
       <c r="U18" t="s">
         <v>50</v>
       </c>
       <c r="V18" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="W18" t="s">
         <v>50</v>
       </c>
       <c r="X18" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>109</v>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" t="s">
+        <v>33</v>
+      </c>
+      <c r="F19" t="s">
+        <v>50</v>
+      </c>
+      <c r="G19" t="s">
+        <v>50</v>
+      </c>
+      <c r="H19" t="s">
+        <v>50</v>
+      </c>
+      <c r="I19" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" t="s">
+        <v>38</v>
+      </c>
+      <c r="K19" t="s">
+        <v>50</v>
+      </c>
+      <c r="L19" t="s">
+        <v>50</v>
+      </c>
+      <c r="M19" t="s">
+        <v>50</v>
+      </c>
+      <c r="N19" t="s">
+        <v>50</v>
+      </c>
+      <c r="O19" t="s">
+        <v>42</v>
+      </c>
+      <c r="P19" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>50</v>
+      </c>
+      <c r="R19" t="s">
+        <v>50</v>
+      </c>
+      <c r="S19" t="s">
+        <v>50</v>
+      </c>
+      <c r="T19" t="s">
+        <v>50</v>
+      </c>
+      <c r="U19" t="s">
+        <v>50</v>
+      </c>
+      <c r="V19" t="s">
+        <v>113</v>
+      </c>
+      <c r="W19" t="s">
+        <v>50</v>
+      </c>
+      <c r="X19" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="I2:Q2"/>
     <mergeCell ref="S2:U2"/>
     <mergeCell ref="V1:V4"/>
     <mergeCell ref="W1:W4"/>
     <mergeCell ref="X1:X4"/>
     <mergeCell ref="H2:H4"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="R2:R4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="T3:T4"/>
     <mergeCell ref="U3:U4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="V12" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="V16" r:id="rId3"/>
+    <hyperlink ref="V13" r:id="rId1"/>
+    <hyperlink ref="V16" r:id="rId2"/>
+    <hyperlink ref="V17" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dotation_solidarite_urbaine</vt:lpstr>
     </vt:vector>